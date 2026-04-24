--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérald Culioli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gerald-culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5760-6394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116372281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2040-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When true colors still shine through: LC-MS-based metabolomics study of fabrics dyed with European buckthorn (Rhamnus cathartica) berries after accelerated light ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249, pp.113625. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2026.113625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vino veritas: A metabolomics approach for authenticating Provence Rosé wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mekbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 465, pp.141950. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of yellow dye plant chemical markers for applications in cultural heritage using LC-MS-based metabolomics and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.115621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.115621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Mediterranean Seagrasses Volatilome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.705. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14120705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aqueous Extract Artemisia Herba-Alba Leaves as a Green Inhibitor against Acid Activation of 2024 Aluminum Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Hechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Saal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.5432109. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/5432109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stress controls prokaryotic and eukaryotic biofilm communities together with EPS and metabolomic expression in a semi-controlled coastal environment in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-024-00647-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydrodynamics on community structure and metabolic production of marine biofouling formed in a highly energetic estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106241. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of phosphate concentration on the metabolome of biofilms of the marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-022-01875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao van Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Malachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.2464. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic diversity of marine biofouling from coastal to offshore areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.971939. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.971939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.121925. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting quorum sensing alters social interactions in Chromobacterium violaceum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Plener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-021-00211-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mediterranean and Atlantic populations of the brown algal genus Taonia (Dictyotales) display differences in phylogeny, surface metabolomes and epibacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.102452. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical molecularly imprinted polymers as material for pollutant detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.458-465. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.683. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols from the brown alga Cystoseira foeniculacea: Degradation of fucosterol into saringosterol epimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Alliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1474-1478. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal covariation of epibacterial community and surface metabolome in the Mediterranean seaweed holobiont Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (9), pp.3346-3363. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the chemodiversity of tropical microalgae for the discovery of natural antifouling compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tunin-Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-018-1594-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome and proteome changes between biofilm and planktonic phenotypes of the marine bacterium Pseudoalteromonas lipolytica TC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlet-Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.132-148. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2017.1413551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding and metabolomics offer complementarity in deciphering marine eukaryotic biofouling community shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2018.1480757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Bacterial Adhesion Activity of Tropical Microalgae Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zea-Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tunin-Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.2180. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23092180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities associated to the chemodiversity of the brown algae belonging to genus &amp;lt;i&amp;gt;Lobophora&amp;lt;/i&amp;gt; (Dictyotales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Payri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-015-9445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Four Marine Biofilm-Forming Bacteria by LC−MS Metabolomics and Influence of Culture Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.1962-1975. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b01027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of ethyl acetate fraction of Lawsonia inermis fruits extract against carbon tetrachloride-induced oxidative damage in rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Mongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ghlissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.694-706. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748233713502839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement inhibition of marine biofilm bacteria and barnacle larvae by compounds isolated from the Mediterranean brown alga Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.1975 - 1986. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-015-0668-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Houlbreque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and anti-biofilm activity of extracellular polymeric substances produced by the marine biofilm-forming bacterium Pseudoalteromonas ulvae strain TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (5), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1164845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface metabolites of the brown alga Taonia atomaria have the ability to regulate epibiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ayé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (7), pp.801 - 813. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1198954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julijana Ivanisevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sinniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (8282), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor and Antimicrobial Potential of Bromoditerpenes Isolated from the Red Alga, Sphaerococcus coronopifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Pinteus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2), pp.713-726. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13020713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystophloroketals A–E, Unusual Phloroglucinol–Meroterpenoid Hybrids from the Brown Alga Cystoseira tamariscifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of violacein production and phenotypes associated with biofilm by exogenous quorum sensing N-acylhomoserine lactones in the marine bacterium Pseudoalteromonas ulvae TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Mireille Ayé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 161 (10), pp.2039-2052. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile electrochemical sensing receptor based on a molecularly imprinted polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (56), pp.7488. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02658f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Lawsonia inermis leaves extract and its phenolic compounds against olive knot and crown gall diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Ksantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.83--88. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2012.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear diterpenes from the marine brown alga Bifurcaria bifurcata: a chemical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Köck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.407--424. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-012-9246-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des substances naturelles et chimie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.X-XIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal variations of diterpene production in the brown macroalga Bifurcaria bifurcata from the western coasts of Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cerantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.1207-1214. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0148-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-microfouling properties of compounds isolated from several Mediterranean Dictyota spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Alliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0185-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between synthesis variation of 2-alkylquinolones and the antifungal activity of a Burkholderia cepacia strain collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.275--281. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-011-0817-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroditerpene from Cystoseira nodicaulis and its taxonomic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyotadimer A, a new dissymmetric bis-diterpene from a brown alga of the genus Dictyota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (9), pp.1031--1035. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant constituents from Lawsonia inermis leaves: Isolation, structure elucidation and antioxidative capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (1), pp.193--200. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Burkholderia cepacia Strain Cs5 Acting by Two Analogous Alkyl-Quinolones and a Didecyl-Phthalate Against a Broad Spectrum of Phytopathogens Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1490--1495. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-011-9892-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Trade-Offs : Evidence for Ecologically Linked Secondary Metabolism of the Sponge Oscarella balibaloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julijana Ivanisevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pénez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e28059. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling Properties of Simple Indole and Purine Alkaloids from the Mediterranean Gorgonian Paramuricea clavata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pénez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.2304 - 2308. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np200537v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC/ESI-MSn and 1H HR-MAS NMR analytical methods as useful taxonomical tools within the genus Cystoseira C. Agardh (Fucales; Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (2), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activities of an endophytic Pseudomonas fluorescens strain Pf1TZ harbouring genes from pyoluteorin and phenazine clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (9), pp.1279--1285. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10529-010-0286-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga Dictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (7), pp.1299-1304. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga \textitDictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (7), pp.1299--1304. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parazoanthines A−E, Hydantoin Alkaloids from the Mediterranean Sea Anemone \textitParazoanthus axinellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik L. Regalado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Mokrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (9), pp.1612--1615. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900437y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trihydroxylated linear diterpenes from the brown alga Bifurcaria bifurcata (Fucales, Phaeophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Mesaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5-6), pp.484-489. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling Activity of Meroditerpenoids from the Marine Brown Alga Halidrys siliquosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (7), pp.1121-1126. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np070110k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of total sterols in brown algae by Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Daghbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Aliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 616 (2), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apo-fucoxanthinoids and loliolide from the brown alga Cladostephus spongiosus f. verticillatus (Heterokonta, Sphacelariales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5-6), pp.447-451. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroditerpenoids and Derivatives from the Brown Alga Cystoseira baccata and Their Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Mokrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Mesaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (11), pp.1806-1811. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np8004216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical investigation of styrax and benzoin balsams by HPLC‐ PAD‐fluorimetry and GC‐MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hovaneissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various extraction methods for identification and determination of volatile metabolites from the brown alga Dictyopteris membranacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semch Eddine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1143 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extract from the brown alga Bifurcaria bifurcata induces irreversible arrest of cell proliferation in a non-small-cell bronchopulmonary carcinoma line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-005-9019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar acyclic diterpenoids from Bifurcaria bifurcata (Fucales, Phaeophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (19), pp.2316-2323. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trihydroxylated linear diterpenes from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65 (14), pp.2063-2069. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Liquid Chromatographic Analysis of Triterpenoids in Commercial Frankincense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (9-10), pp.493-499. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1365/s10337-004-0417-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in antifouling activity of crude extracts of the brown alga Bifurcaria bifurcata (Cystoseiraceae) against cyprids of Balanus amphitrite and the marine bacteria Cobetia marina and Pseudoalteromonas haloplanktis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Callow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 313 (1), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2004.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of archaeological frankincense by gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1023 (2), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lupane triterpene from frankincense (Boswellia sp., Burseraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (4), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0031-9422(02)00538-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Volatile Compounds from the Brown Alga Dictyopteris membranacea by Focused Microwave-Assisted Hydrodistillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semch Eddine Chitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.422-424. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2002.9699909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in the chemical composition of Bifurcaria bifurcata (Cystoseiraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1), pp.61-64. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(01)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(S)-12-Hydroxygeranylgeraniol-derived diterpenes from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57 (4), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9422(01)00042-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic diterpenes and sterols from the genera Bifurcaria and Bifurcariopsis (Cystoseiraceae, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Bakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (9), pp.973-978. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(01)00030-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine antifoulants from Bifurcaria bifurcata (phaeophyceae, cystoseiraceae) and other brown macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010109378478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol-derived diterpenes from the brown alga Bifurcaria Bifurcata: Comparison with two other Cystoseiraceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (2), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(99)00041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective synthesis of (−)-Bifurcadiol: a natural antitumor marine product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (48), pp.8359-8360. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)01726-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol-derived diterpenoids from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (8), pp.1447-1454. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9422(99)00454-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol and geranylgeraniol-derived diterpenes from the brown alga Bifurcaria bifurcata (Cystoseiraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (6), pp.665-668. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(98)00126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a tool for revealing the secrets of cultural heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GC-MS metabolomics approach to identify chemomarkers for natural resins from Mediterranean Pinaceae and Cupressaceae species used in the heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GC-MS metabolomics approach to identify chemomarkers for natural resins from Mediterranean Pinaceae and Cupressaceae species used in the heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM The Mediterranean science commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Accelerated UV Ageing of Dyes Using Untargeted LC-MS-based Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules: the BIOPAINTROP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. 33, pp.S7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immunity regulates the excretion of anti-settlement compounds by Fucus vesiculosus and other brown seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Weinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Nylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (sup1), pp.111, 2015, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyotaceae (Dictyotales, Phaeophyceae) species from French Polynesia: current knowledge and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohei Theophilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Ramon N'Yeurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.163-211, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, Purification, and NMR Analysis of Terpenes from Brown Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaysinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products From Marine Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1308, Springer New York, pp.207-223, 2015, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2684-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches métabolomiques en écologie chimique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective écologie chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Institut Ecologie et Environnement (IEE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérald Culioli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gerald-culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5760-6394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116372281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2040-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When true colors still shine through: LC-MS-based metabolomics study of fabrics dyed with European buckthorn (Rhamnus cathartica) berries after accelerated light ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249, pp.113625. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2026.113625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vino veritas: A metabolomics approach for authenticating Provence Rosé wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mekbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 465, pp.141950. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of yellow dye plant chemical markers for applications in cultural heritage using LC-MS-based metabolomics and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.115621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.115621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aqueous Extract Artemisia Herba-Alba Leaves as a Green Inhibitor against Acid Activation of 2024 Aluminum Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Hechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Saal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.5432109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/5432109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stress controls prokaryotic and eukaryotic biofilm communities together with EPS and metabolomic expression in a semi-controlled coastal environment in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-024-00647-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Mediterranean Seagrasses Volatilome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.705. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14120705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydrodynamics on community structure and metabolic production of marine biofouling formed in a highly energetic estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106241. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of phosphate concentration on the metabolome of biofilms of the marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-022-01875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao van Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Malachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.2464. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic diversity of marine biofouling from coastal to offshore areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.971939. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.971939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.121925. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting quorum sensing alters social interactions in Chromobacterium violaceum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Plener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-021-00211-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mediterranean and Atlantic populations of the brown algal genus Taonia (Dictyotales) display differences in phylogeny, surface metabolomes and epibacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.102452. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.683. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical molecularly imprinted polymers as material for pollutant detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.458-465. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols from the brown alga Cystoseira foeniculacea: Degradation of fucosterol into saringosterol epimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Alliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1474-1478. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal covariation of epibacterial community and surface metabolome in the Mediterranean seaweed holobiont Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (9), pp.3346-3363. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the chemodiversity of tropical microalgae for the discovery of natural antifouling compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tunin-Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-018-1594-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding and metabolomics offer complementarity in deciphering marine eukaryotic biofouling community shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2018.1480757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome and proteome changes between biofilm and planktonic phenotypes of the marine bacterium Pseudoalteromonas lipolytica TC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlet-Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.132-148. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2017.1413551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Bacterial Adhesion Activity of Tropical Microalgae Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zea-Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tunin-Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.2180. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23092180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities associated to the chemodiversity of the brown algae belonging to genus &amp;lt;i&amp;gt;Lobophora&amp;lt;/i&amp;gt; (Dictyotales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Payri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-015-9445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Four Marine Biofilm-Forming Bacteria by LC−MS Metabolomics and Influence of Culture Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.1962-1975. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b01027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of ethyl acetate fraction of Lawsonia inermis fruits extract against carbon tetrachloride-induced oxidative damage in rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Mongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ghlissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.694-706. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748233713502839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Houlbreque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement inhibition of marine biofilm bacteria and barnacle larvae by compounds isolated from the Mediterranean brown alga Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.1975 - 1986. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-015-0668-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and anti-biofilm activity of extracellular polymeric substances produced by the marine biofilm-forming bacterium Pseudoalteromonas ulvae strain TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (5), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1164845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface metabolites of the brown alga Taonia atomaria have the ability to regulate epibiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ayé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (7), pp.801 - 813. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1198954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor and Antimicrobial Potential of Bromoditerpenes Isolated from the Red Alga, Sphaerococcus coronopifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Pinteus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2), pp.713-726. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13020713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julijana Ivanisevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sinniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (8282), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystophloroketals A–E, Unusual Phloroglucinol–Meroterpenoid Hybrids from the Brown Alga Cystoseira tamariscifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of violacein production and phenotypes associated with biofilm by exogenous quorum sensing N-acylhomoserine lactones in the marine bacterium Pseudoalteromonas ulvae TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Mireille Ayé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 161 (10), pp.2039-2052. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile electrochemical sensing receptor based on a molecularly imprinted polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (56), pp.7488. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02658f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Lawsonia inermis leaves extract and its phenolic compounds against olive knot and crown gall diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Ksantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.83--88. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2012.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear diterpenes from the marine brown alga Bifurcaria bifurcata: a chemical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Köck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.407--424. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-012-9246-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des substances naturelles et chimie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.X-XIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal variations of diterpene production in the brown macroalga Bifurcaria bifurcata from the western coasts of Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cerantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.1207-1214. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0148-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-microfouling properties of compounds isolated from several Mediterranean Dictyota spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Alliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0185-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between synthesis variation of 2-alkylquinolones and the antifungal activity of a Burkholderia cepacia strain collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.275--281. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-011-0817-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroditerpene from Cystoseira nodicaulis and its taxonomic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant constituents from Lawsonia inermis leaves: Isolation, structure elucidation and antioxidative capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (1), pp.193--200. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyotadimer A, a new dissymmetric bis-diterpene from a brown alga of the genus Dictyota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (9), pp.1031--1035. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Burkholderia cepacia Strain Cs5 Acting by Two Analogous Alkyl-Quinolones and a Didecyl-Phthalate Against a Broad Spectrum of Phytopathogens Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1490--1495. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-011-9892-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Trade-Offs : Evidence for Ecologically Linked Secondary Metabolism of the Sponge Oscarella balibaloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julijana Ivanisevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pénez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e28059. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling Properties of Simple Indole and Purine Alkaloids from the Mediterranean Gorgonian Paramuricea clavata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pénez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.2304 - 2308. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np200537v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activities of an endophytic Pseudomonas fluorescens strain Pf1TZ harbouring genes from pyoluteorin and phenazine clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (9), pp.1279--1285. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10529-010-0286-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC/ESI-MSn and 1H HR-MAS NMR analytical methods as useful taxonomical tools within the genus Cystoseira C. Agardh (Fucales; Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (2), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga Dictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (7), pp.1299-1304. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga \textitDictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (7), pp.1299--1304. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parazoanthines A−E, Hydantoin Alkaloids from the Mediterranean Sea Anemone \textitParazoanthus axinellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik L. Regalado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Mokrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (9), pp.1612--1615. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900437y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trihydroxylated linear diterpenes from the brown alga Bifurcaria bifurcata (Fucales, Phaeophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Mesaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5-6), pp.484-489. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of total sterols in brown algae by Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Daghbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Aliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 616 (2), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling Activity of Meroditerpenoids from the Marine Brown Alga Halidrys siliquosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (7), pp.1121-1126. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np070110k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apo-fucoxanthinoids and loliolide from the brown alga Cladostephus spongiosus f. verticillatus (Heterokonta, Sphacelariales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5-6), pp.447-451. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroditerpenoids and Derivatives from the Brown Alga Cystoseira baccata and Their Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Mokrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Mesaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (11), pp.1806-1811. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np8004216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical investigation of styrax and benzoin balsams by HPLC‐ PAD‐fluorimetry and GC‐MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hovaneissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various extraction methods for identification and determination of volatile metabolites from the brown alga Dictyopteris membranacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semch Eddine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1143 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extract from the brown alga Bifurcaria bifurcata induces irreversible arrest of cell proliferation in a non-small-cell bronchopulmonary carcinoma line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-005-9019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar acyclic diterpenoids from Bifurcaria bifurcata (Fucales, Phaeophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (19), pp.2316-2323. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Liquid Chromatographic Analysis of Triterpenoids in Commercial Frankincense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (9-10), pp.493-499. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1365/s10337-004-0417-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in antifouling activity of crude extracts of the brown alga Bifurcaria bifurcata (Cystoseiraceae) against cyprids of Balanus amphitrite and the marine bacteria Cobetia marina and Pseudoalteromonas haloplanktis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Callow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 313 (1), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2004.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of archaeological frankincense by gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1023 (2), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trihydroxylated linear diterpenes from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65 (14), pp.2063-2069. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lupane triterpene from frankincense (Boswellia sp., Burseraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (4), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0031-9422(02)00538-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Volatile Compounds from the Brown Alga Dictyopteris membranacea by Focused Microwave-Assisted Hydrodistillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semch Eddine Chitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.422-424. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2002.9699909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in the chemical composition of Bifurcaria bifurcata (Cystoseiraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1), pp.61-64. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(01)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(S)-12-Hydroxygeranylgeraniol-derived diterpenes from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57 (4), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9422(01)00042-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic diterpenes and sterols from the genera Bifurcaria and Bifurcariopsis (Cystoseiraceae, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Bakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (9), pp.973-978. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(01)00030-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine antifoulants from Bifurcaria bifurcata (phaeophyceae, cystoseiraceae) and other brown macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010109378478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol-derived diterpenes from the brown alga Bifurcaria Bifurcata: Comparison with two other Cystoseiraceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (2), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(99)00041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol and geranylgeraniol-derived diterpenes from the brown alga Bifurcaria bifurcata (Cystoseiraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (6), pp.665-668. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(98)00126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol-derived diterpenoids from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (8), pp.1447-1454. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9422(99)00454-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective synthesis of (−)-Bifurcadiol: a natural antitumor marine product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (48), pp.8359-8360. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)01726-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a tool for revealing the secrets of cultural heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GC-MS metabolomics approach to identify chemomarkers for natural resins from Mediterranean Pinaceae and Cupressaceae species used in the heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GC-MS metabolomics approach to identify chemomarkers for natural resins from Mediterranean Pinaceae and Cupressaceae species used in the heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM The Mediterranean science commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Accelerated UV Ageing of Dyes Using Untargeted LC-MS-based Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules: the BIOPAINTROP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. 33, pp.S7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immunity regulates the excretion of anti-settlement compounds by Fucus vesiculosus and other brown seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Weinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Nylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (sup1), pp.111, 2015, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyotaceae (Dictyotales, Phaeophyceae) species from French Polynesia: current knowledge and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohei Theophilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Ramon N'Yeurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.163-211, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, Purification, and NMR Analysis of Terpenes from Brown Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaysinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products From Marine Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1308, Springer New York, pp.207-223, 2015, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2684-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches métabolomiques en écologie chimique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective écologie chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Institut Ecologie et Environnement (IEE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DDE6E1D"/>
+    <w:nsid w:val="43F66123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-culioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5760-6394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116372281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2040-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2026.113625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mekbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141950" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115621" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hechiche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kadri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boughrara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5432109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00647-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04466749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01875-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.971939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03304164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00211-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutduan Udomsap" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouzidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.11.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2017.1413551" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01767401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9445-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b01027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Hsouna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Mongi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ghlissi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713502839" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brian-Jaisson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molmeret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Culioli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1164845" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603794v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1198954" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Alves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Horta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Pinteus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13020713" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000147" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02658f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trigui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hammami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Ksantini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.11.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJFD8L1T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Munoz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias K&#246;ck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-012-9246-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E046B0F53A3AC93C6D10DCC06617232E59CD8B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Lann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0148-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kilani-Feki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zouari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zouari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-011-0817-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1FR4WGS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2012.05.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CLKZFTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.12.095" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSK35H4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaoua" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.060" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXJP03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-011-9892-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07T8G6SQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pedel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;nez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028059" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766253v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200537v" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khiari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-010-0286-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3ACEDA6459343FD895E815973E38DAD63A126E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Mesaoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Daoudi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2007.12.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PC53JKG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565150v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valls" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clare" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070110k" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3MF0VS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Daghbouche" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Aliche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H739G0K1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piovetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2007.08.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKHK7LSG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565147v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np8004216" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZMP415H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565160v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Archier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1048" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWTCCB22-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565170v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semch Eddine Chitour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.12.057" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDW3PHMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jug&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-005-9019-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2GC1DMX5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.06.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8VS8SCK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565184v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTFJ1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565182v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-004-0417-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7JHHRF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565179v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Callow" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2004.07.016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1C2F71-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565034v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vieillescazes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2003.10.016" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JF3SF2V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565032v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00538-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5C3L827-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2002.9699909" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565028v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(01)00071-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLWK3H96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(01)00042-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS1DFR0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565022v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Bakkas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(01)00030-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XTJTXXV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010109378478" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Guardia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(99)00041-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MP7KSKQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564719v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguiche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01726-8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQG17ZW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564786v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(99)00454-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5004ZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564709v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(98)00126-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DF1M19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248597v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078920v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078968v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248626v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weinberger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Nylund" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603627v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohei Theophilus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.12.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565187v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2684-8_13" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-culioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5760-6394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116372281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2040-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2026.113625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mekbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141950" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115621" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hechiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kadri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boughrara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5432109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00647-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04466749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01875-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.971939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03304164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00211-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutduan Udomsap" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouzidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.11.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2017.1413551" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01767401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9445-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b01027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Hsouna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Mongi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ghlissi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713502839" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brian-Jaisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molmeret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Culioli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1164845" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1198954" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Alves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Horta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Pinteus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13020713" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000147" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02658f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trigui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hammami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Ksantini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.11.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJFD8L1T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Munoz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias K&#246;ck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-012-9246-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E046B0F53A3AC93C6D10DCC06617232E59CD8B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Lann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0148-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kilani-Feki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zouari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zouari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-011-0817-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1FR4WGS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2012.05.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CLKZFTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361882v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaoua" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXJP03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361881v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.12.095" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSK35H4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-011-9892-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07T8G6SQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pedel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;nez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028059" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766253v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200537v" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khiari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-010-0286-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3ACEDA6459343FD895E815973E38DAD63A126E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Mesaoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Daoudi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2007.12.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PC53JKG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565155v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Daghbouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Aliche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H739G0K1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valls" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clare" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070110k" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3MF0VS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piovetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2007.08.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKHK7LSG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565147v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np8004216" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZMP415H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565160v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Archier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1048" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWTCCB22-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565170v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semch Eddine Chitour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.12.057" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDW3PHMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jug&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-005-9019-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2GC1DMX5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.06.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8VS8SCK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-004-0417-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7JHHRF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565179v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Callow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2004.07.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1C2F71-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vieillescazes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2003.10.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JF3SF2V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565184v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTFJ1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565032v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00538-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5C3L827-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2002.9699909" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565028v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(01)00071-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLWK3H96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(01)00042-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS1DFR0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565022v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Bakkas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(01)00030-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XTJTXXV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010109378478" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Guardia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(99)00041-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MP7KSKQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564709v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguiche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(98)00126-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DF1M19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564786v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(99)00454-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5004ZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564719v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01726-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQG17ZW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248597v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078920v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078968v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248626v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weinberger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Nylund" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603627v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohei Theophilus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.12.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565187v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2684-8_13" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>