--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérald Culioli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gerald-culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5760-6394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116372281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2040-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When true colors still shine through: LC-MS-based metabolomics study of fabrics dyed with European buckthorn (Rhamnus cathartica) berries after accelerated light ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249, pp.113625. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2026.113625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vino veritas: A metabolomics approach for authenticating Provence Rosé wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mekbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 465, pp.141950. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of yellow dye plant chemical markers for applications in cultural heritage using LC-MS-based metabolomics and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.115621. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.115621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aqueous Extract Artemisia Herba-Alba Leaves as a Green Inhibitor against Acid Activation of 2024 Aluminum Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Hechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Saal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.5432109. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/5432109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stress controls prokaryotic and eukaryotic biofilm communities together with EPS and metabolomic expression in a semi-controlled coastal environment in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-024-00647-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Mediterranean Seagrasses Volatilome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.705. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14120705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydrodynamics on community structure and metabolic production of marine biofouling formed in a highly energetic estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106241. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of phosphate concentration on the metabolome of biofilms of the marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.18. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-022-01875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao van Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Malachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.2464. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic diversity of marine biofouling from coastal to offshore areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.971939. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.971939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.121925. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting quorum sensing alters social interactions in Chromobacterium violaceum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Plener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-021-00211-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mediterranean and Atlantic populations of the brown algal genus Taonia (Dictyotales) display differences in phylogeny, surface metabolomes and epibacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.102452. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.683. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical molecularly imprinted polymers as material for pollutant detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.458-465. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols from the brown alga Cystoseira foeniculacea: Degradation of fucosterol into saringosterol epimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Alliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1474-1478. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal covariation of epibacterial community and surface metabolome in the Mediterranean seaweed holobiont Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (9), pp.3346-3363. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the chemodiversity of tropical microalgae for the discovery of natural antifouling compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tunin-Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-018-1594-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding and metabolomics offer complementarity in deciphering marine eukaryotic biofouling community shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2018.1480757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome and proteome changes between biofilm and planktonic phenotypes of the marine bacterium Pseudoalteromonas lipolytica TC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlet-Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.132-148. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2017.1413551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Bacterial Adhesion Activity of Tropical Microalgae Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zea-Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tunin-Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.2180. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23092180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities associated to the chemodiversity of the brown algae belonging to genus &amp;lt;i&amp;gt;Lobophora&amp;lt;/i&amp;gt; (Dictyotales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Payri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-015-9445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Four Marine Biofilm-Forming Bacteria by LC−MS Metabolomics and Influence of Culture Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.1962-1975. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b01027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of ethyl acetate fraction of Lawsonia inermis fruits extract against carbon tetrachloride-induced oxidative damage in rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Mongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ghlissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.694-706. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748233713502839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Houlbreque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement inhibition of marine biofilm bacteria and barnacle larvae by compounds isolated from the Mediterranean brown alga Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.1975 - 1986. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-015-0668-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and anti-biofilm activity of extracellular polymeric substances produced by the marine biofilm-forming bacterium Pseudoalteromonas ulvae strain TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (5), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1164845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface metabolites of the brown alga Taonia atomaria have the ability to regulate epibiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ayé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (7), pp.801 - 813. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1198954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor and Antimicrobial Potential of Bromoditerpenes Isolated from the Red Alga, Sphaerococcus coronopifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Pinteus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2), pp.713-726. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13020713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julijana Ivanisevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sinniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (8282), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystophloroketals A–E, Unusual Phloroglucinol–Meroterpenoid Hybrids from the Brown Alga Cystoseira tamariscifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of violacein production and phenotypes associated with biofilm by exogenous quorum sensing N-acylhomoserine lactones in the marine bacterium Pseudoalteromonas ulvae TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Mireille Ayé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 161 (10), pp.2039-2052. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile electrochemical sensing receptor based on a molecularly imprinted polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (56), pp.7488. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02658f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Lawsonia inermis leaves extract and its phenolic compounds against olive knot and crown gall diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Ksantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.83--88. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2012.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear diterpenes from the marine brown alga Bifurcaria bifurcata: a chemical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Köck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.407--424. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-012-9246-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des substances naturelles et chimie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.X-XIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal variations of diterpene production in the brown macroalga Bifurcaria bifurcata from the western coasts of Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cerantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.1207-1214. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0148-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-microfouling properties of compounds isolated from several Mediterranean Dictyota spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Alliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0185-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between synthesis variation of 2-alkylquinolones and the antifungal activity of a Burkholderia cepacia strain collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.275--281. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-011-0817-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroditerpene from Cystoseira nodicaulis and its taxonomic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant constituents from Lawsonia inermis leaves: Isolation, structure elucidation and antioxidative capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (1), pp.193--200. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyotadimer A, a new dissymmetric bis-diterpene from a brown alga of the genus Dictyota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (9), pp.1031--1035. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Burkholderia cepacia Strain Cs5 Acting by Two Analogous Alkyl-Quinolones and a Didecyl-Phthalate Against a Broad Spectrum of Phytopathogens Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1490--1495. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-011-9892-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Trade-Offs : Evidence for Ecologically Linked Secondary Metabolism of the Sponge Oscarella balibaloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julijana Ivanisevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pénez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e28059. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling Properties of Simple Indole and Purine Alkaloids from the Mediterranean Gorgonian Paramuricea clavata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pénez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.2304 - 2308. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np200537v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activities of an endophytic Pseudomonas fluorescens strain Pf1TZ harbouring genes from pyoluteorin and phenazine clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (9), pp.1279--1285. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10529-010-0286-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC/ESI-MSn and 1H HR-MAS NMR analytical methods as useful taxonomical tools within the genus Cystoseira C. Agardh (Fucales; Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (2), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga Dictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (7), pp.1299-1304. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga \textitDictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (7), pp.1299--1304. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parazoanthines A−E, Hydantoin Alkaloids from the Mediterranean Sea Anemone \textitParazoanthus axinellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik L. Regalado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Mokrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (9), pp.1612--1615. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900437y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trihydroxylated linear diterpenes from the brown alga Bifurcaria bifurcata (Fucales, Phaeophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Mesaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5-6), pp.484-489. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of total sterols in brown algae by Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Daghbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Aliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 616 (2), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling Activity of Meroditerpenoids from the Marine Brown Alga Halidrys siliquosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (7), pp.1121-1126. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np070110k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apo-fucoxanthinoids and loliolide from the brown alga Cladostephus spongiosus f. verticillatus (Heterokonta, Sphacelariales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5-6), pp.447-451. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroditerpenoids and Derivatives from the Brown Alga Cystoseira baccata and Their Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Mokrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Mesaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (11), pp.1806-1811. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np8004216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical investigation of styrax and benzoin balsams by HPLC‐ PAD‐fluorimetry and GC‐MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hovaneissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various extraction methods for identification and determination of volatile metabolites from the brown alga Dictyopteris membranacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semch Eddine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1143 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extract from the brown alga Bifurcaria bifurcata induces irreversible arrest of cell proliferation in a non-small-cell bronchopulmonary carcinoma line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-005-9019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar acyclic diterpenoids from Bifurcaria bifurcata (Fucales, Phaeophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (19), pp.2316-2323. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Liquid Chromatographic Analysis of Triterpenoids in Commercial Frankincense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (9-10), pp.493-499. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1365/s10337-004-0417-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in antifouling activity of crude extracts of the brown alga Bifurcaria bifurcata (Cystoseiraceae) against cyprids of Balanus amphitrite and the marine bacteria Cobetia marina and Pseudoalteromonas haloplanktis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Callow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 313 (1), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2004.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of archaeological frankincense by gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1023 (2), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trihydroxylated linear diterpenes from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65 (14), pp.2063-2069. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lupane triterpene from frankincense (Boswellia sp., Burseraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (4), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0031-9422(02)00538-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Volatile Compounds from the Brown Alga Dictyopteris membranacea by Focused Microwave-Assisted Hydrodistillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semch Eddine Chitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.422-424. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2002.9699909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in the chemical composition of Bifurcaria bifurcata (Cystoseiraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1), pp.61-64. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(01)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(S)-12-Hydroxygeranylgeraniol-derived diterpenes from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57 (4), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9422(01)00042-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic diterpenes and sterols from the genera Bifurcaria and Bifurcariopsis (Cystoseiraceae, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Bakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (9), pp.973-978. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(01)00030-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine antifoulants from Bifurcaria bifurcata (phaeophyceae, cystoseiraceae) and other brown macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010109378478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol-derived diterpenes from the brown alga Bifurcaria Bifurcata: Comparison with two other Cystoseiraceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (2), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(99)00041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol and geranylgeraniol-derived diterpenes from the brown alga Bifurcaria bifurcata (Cystoseiraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (6), pp.665-668. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(98)00126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol-derived diterpenoids from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (8), pp.1447-1454. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9422(99)00454-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective synthesis of (−)-Bifurcadiol: a natural antitumor marine product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (48), pp.8359-8360. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)01726-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a tool for revealing the secrets of cultural heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GC-MS metabolomics approach to identify chemomarkers for natural resins from Mediterranean Pinaceae and Cupressaceae species used in the heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GC-MS metabolomics approach to identify chemomarkers for natural resins from Mediterranean Pinaceae and Cupressaceae species used in the heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM The Mediterranean science commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Accelerated UV Ageing of Dyes Using Untargeted LC-MS-based Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules: the BIOPAINTROP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. 33, pp.S7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immunity regulates the excretion of anti-settlement compounds by Fucus vesiculosus and other brown seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Weinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Nylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (sup1), pp.111, 2015, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyotaceae (Dictyotales, Phaeophyceae) species from French Polynesia: current knowledge and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohei Theophilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Ramon N'Yeurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.163-211, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, Purification, and NMR Analysis of Terpenes from Brown Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaysinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products From Marine Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1308, Springer New York, pp.207-223, 2015, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2684-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches métabolomiques en écologie chimique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective écologie chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Institut Ecologie et Environnement (IEE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérald Culioli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gerald-culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5760-6394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">116372281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=FiVSObUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2040-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When true colors still shine through: LC-MS-based metabolomics study of fabrics dyed with European buckthorn (Rhamnus cathartica) berries after accelerated light ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 249, pp.113625. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2026.113625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeo-metabolomics approach for identifying cedar tar in archaeological samples: differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar B. Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Graen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.14280. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-50080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vino veritas: A metabolomics approach for authenticating Provence Rosé wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Mekbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 465, pp.141950. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.141950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of yellow dye plant chemical markers for applications in cultural heritage using LC-MS-based metabolomics and molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218, pp.115621. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.115621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Aqueous Extract Artemisia Herba-Alba Leaves as a Green Inhibitor against Acid Activation of 2024 Aluminum Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Hechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Saal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.5432109. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/5432109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stress controls prokaryotic and eukaryotic biofilm communities together with EPS and metabolomic expression in a semi-controlled coastal environment in the NW Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-024-00647-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Mediterranean Seagrasses Volatilome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Coquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ormeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.705. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo14120705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydrodynamics on community structure and metabolic production of marine biofouling formed in a highly energetic estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Damblans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192, pp.106241. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of phosphate concentration on the metabolome of biofilms of the marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.18. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-022-01875-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic Potential of Mangroves from the Red River Estuary against the Rice Weed Echinochloa crus-galli and Variation in Their Leaf Metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao van Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Malachin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.2464. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants11192464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic diversity of marine biofouling from coastal to offshore areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.971939. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.971939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatio-temporal variations of surface metabolomes and epibacterial communities highlights the importance of copper stress as a major factor shaping host-microbiota interactions within a Mediterranean seaweed holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-021-01124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of LC/MS-based molecular networking and classical phytochemical approach allows in-depth annotation of the metabolome of non-model organisms - The case study of the brown seaweed Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 225, pp.121925. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disrupting quorum sensing alters social interactions in Chromobacterium violaceum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Plener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-021-00211-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of temperature and light affect the relationship between Taonia atomaria and its epibacterial community: a controlled conditions study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Schires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.6777-6797. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mediterranean and Atlantic populations of the brown algal genus Taonia (Dictyotales) display differences in phylogeny, surface metabolomes and epibacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.102452. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2021.102452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Macroalgal Surface Metabolites on the Settlement of the Benthic Dinoflagellate Ostreopsis cf. ovata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.683. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Omics Analysis Suggests Links Between the Differentiated Surface Metabolome and Epiphytic Microbiota Along the Thallus of a Mediterranean Seaweed Holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Barry-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.494. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical molecularly imprinted polymers as material for pollutant detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.458-465. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and proteomic changes induced by growth inhibitory concentrations of copper in the biofilm-forming marine bacterium Pseudoalteromonas lipolytica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kerloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1887-1899. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9MT00184K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterols from the brown alga Cystoseira foeniculacea: Degradation of fucosterol into saringosterol epimers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Alliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), pp.1474-1478. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal covariation of epibacterial community and surface metabolome in the Mediterranean seaweed holobiont Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Paix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (9), pp.3346-3363. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the chemodiversity of tropical microalgae for the discovery of natural antifouling compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tunin-Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayalen Zubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.319-333. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-018-1594-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome and proteome changes between biofilm and planktonic phenotypes of the marine bacterium Pseudoalteromonas lipolytica TC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pichereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gargaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Burlet-Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.132-148. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2017.1413551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding and metabolomics offer complementarity in deciphering marine eukaryotic biofouling community shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (6), pp.657-672. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2018.1480757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Bacterial Adhesion Activity of Tropical Microalgae Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zea-Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Tunin-Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Turquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.2180. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23092180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities associated to the chemodiversity of the brown algae belonging to genus &amp;lt;i&amp;gt;Lobophora&amp;lt;/i&amp;gt; (Dictyotales, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Clerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Payri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-015-9445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of Four Marine Biofilm-Forming Bacteria by LC−MS Metabolomics and Influence of Culture Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5), pp.1962-1975. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b01027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of ethyl acetate fraction of Lawsonia inermis fruits extract against carbon tetrachloride-induced oxidative damage in rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Mongi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ghlissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (4), pp.694-706. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0748233713502839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement inhibition of marine biofilm bacteria and barnacle larvae by compounds isolated from the Mediterranean brown alga Taonia atomaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.1975 - 1986. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-015-0668-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic interactions between the brown algal genus Lobophora (Dictyotales, Phaeophyceae) and scleractinian corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Houlbreque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.18637. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface metabolites of the brown alga Taonia atomaria have the ability to regulate epibiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Ayé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (7), pp.801 - 813. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1198954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and anti-biofilm activity of extracellular polymeric substances produced by the marine biofilm-forming bacterium Pseudoalteromonas ulvae strain TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Molmeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (5), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2016.1164845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling reveals deep chemical divergence between two morphotypes of the zoanthid Parazoanthus axinellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julijana Ivanisevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Sinniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (8282), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor and Antimicrobial Potential of Bromoditerpenes Isolated from the Red Alga, Sphaerococcus coronopifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Horta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Pinteus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (2), pp.713-726. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13020713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cystophloroketals A–E, Unusual Phloroglucinol–Meroterpenoid Hybrids from the Brown Alga Cystoseira tamariscifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (7), pp.1663-1670. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of violacein production and phenotypes associated with biofilm by exogenous quorum sensing N-acylhomoserine lactones in the marine bacterium Pseudoalteromonas ulvae TC14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armande Mireille Ayé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brian-Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 161 (10), pp.2039-2052. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.000147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile electrochemical sensing receptor based on a molecularly imprinted polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dutduan Udomsap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Brisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (56), pp.7488. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc02658f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des substances naturelles et chimie de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 377, pp.X-XIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Lawsonia inermis leaves extract and its phenolic compounds against olive knot and crown gall diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Ksantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.83--88. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2012.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear diterpenes from the marine brown alga Bifurcaria bifurcata: a chemical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Köck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.407--424. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-012-9246-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal variations of diterpene production in the brown macroalga Bifurcaria bifurcata from the western coasts of Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Rumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cerantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.1207-1214. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0148-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-microfouling properties of compounds isolated from several Mediterranean Dictyota spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Alliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0185-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between synthesis variation of 2-alkylquinolones and the antifungal activity of a Burkholderia cepacia strain collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (1), pp.275--281. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11274-011-0817-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroditerpene from Cystoseira nodicaulis and its taxonomic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyotadimer A, a new dissymmetric bis-diterpene from a brown alga of the genus Dictyota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (9), pp.1031--1035. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant constituents from Lawsonia inermis leaves: Isolation, structure elucidation and antioxidative capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Ben Hsouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125 (1), pp.193--200. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.08.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Burkholderia cepacia Strain Cs5 Acting by Two Analogous Alkyl-Quinolones and a Didecyl-Phthalate Against a Broad Spectrum of Phytopathogens Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (5), pp.1490--1495. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-011-9892-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling Properties of Simple Indole and Purine Alkaloids from the Mediterranean Gorgonian Paramuricea clavata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pénez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (10), pp.2304 - 2308. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np200537v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Trade-Offs : Evidence for Ecologically Linked Secondary Metabolism of the Sponge Oscarella balibaloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julijana Ivanisevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pénez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Ereskovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e28059. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal activities of an endophytic Pseudomonas fluorescens strain Pf1TZ harbouring genes from pyoluteorin and phenazine clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Kilani-Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Khiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (9), pp.1279--1285. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10529-010-0286-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC/ESI-MSn and 1H HR-MAS NMR analytical methods as useful taxonomical tools within the genus Cystoseira C. Agardh (Fucales; Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (2), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga Dictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (7), pp.1299-1304. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diterpenoids from the Mediterranean Brown Alga \textitDictyota sp. Evaluated as Antifouling Substances against a Marine Bacterial Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Viano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (7), pp.1299--1304. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900102f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parazoanthines A−E, Hydantoin Alkaloids from the Mediterranean Sea Anemone \textitParazoanthus axinellae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik L. Regalado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Mokrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (9), pp.1612--1615. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np900437y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trihydroxylated linear diterpenes from the brown alga Bifurcaria bifurcata (Fucales, Phaeophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Mesaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5-6), pp.484-489. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2007.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of total sterols in brown algae by Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Daghbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahia Aliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 616 (2), pp.185-189. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling Activity of Meroditerpenoids from the Marine Brown Alga Halidrys siliquosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Clare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (7), pp.1121-1126. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np070110k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apo-fucoxanthinoids and loliolide from the brown alga Cladostephus spongiosus f. verticillatus (Heterokonta, Sphacelariales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5-6), pp.447-451. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical investigation of styrax and benzoin balsams by HPLC‐ PAD‐fluorimetry and GC‐MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hovaneissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroditerpenoids and Derivatives from the Brown Alga Cystoseira baccata and Their Antifouling Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Mokrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ben Mesaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (11), pp.1806-1811. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np8004216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various extraction methods for identification and determination of volatile metabolites from the brown alga Dictyopteris membranacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semch Eddine Chitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1143 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2006.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extract from the brown alga Bifurcaria bifurcata induces irreversible arrest of cell proliferation in a non-small-cell bronchopulmonary carcinoma line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-005-9019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar acyclic diterpenoids from Bifurcaria bifurcata (Fucales, Phaeophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (19), pp.2316-2323. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2005.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Liquid Chromatographic Analysis of Triterpenoids in Commercial Frankincense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromatographia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60 (9-10), pp.493-499. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1365/s10337-004-0417-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation in antifouling activity of crude extracts of the brown alga Bifurcaria bifurcata (Cystoseiraceae) against cyprids of Balanus amphitrite and the marine bacteria Cobetia marina and Pseudoalteromonas haloplanktis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Callow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 313 (1), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2004.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of archaeological frankincense by gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1023 (2), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trihydroxylated linear diterpenes from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65 (14), pp.2063-2069. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lupane triterpene from frankincense (Boswellia sp., Burseraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Vieillescazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (4), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0031-9422(02)00538-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of the Volatile Compounds from the Brown Alga Dictyopteris membranacea by Focused Microwave-Assisted Hydrodistillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semch Eddine Chitour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (6), pp.422-424. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2002.9699909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in the chemical composition of Bifurcaria bifurcata (Cystoseiraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (1), pp.61-64. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(01)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(S)-12-Hydroxygeranylgeraniol-derived diterpenes from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 57 (4), pp.529-535. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9422(01)00042-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic diterpenes and sterols from the genera Bifurcaria and Bifurcariopsis (Cystoseiraceae, Phaeophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Bakkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 29 (9), pp.973-978. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(01)00030-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine antifoulants from Bifurcaria bifurcata (phaeophyceae, cystoseiraceae) and other brown macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010109378478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol-derived diterpenes from the brown alga Bifurcaria Bifurcata: Comparison with two other Cystoseiraceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (2), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(99)00041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol and geranylgeraniol-derived diterpenes from the brown alga Bifurcaria bifurcata (Cystoseiraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (6), pp.665-668. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0305-1978(98)00126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranylgeraniol-derived diterpenoids from the brown alga Bifurcaria bifurcata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (8), pp.1447-1454. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-9422(99)00454-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enantioselective synthesis of (−)-Bifurcadiol: a natural antitumor marine product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Di Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mesguiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (48), pp.8359-8360. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(99)01726-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a tool for revealing the secrets of cultural heritage objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GC-MS metabolomics approach to identify chemomarkers for natural resins from Mediterranean Pinaceae and Cupressaceae species used in the heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a GC-MS metabolomics approach to identify chemomarkers for natural resins from Mediterranean Pinaceae and Cupressaceae species used in the heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mezzatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Reza Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM The Mediterranean science commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Accelerated UV Ageing of Dyes Using Untargeted LC-MS-based Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules: the BIOPAINTROP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. 33, pp.S7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immunity regulates the excretion of anti-settlement compounds by Fucus vesiculosus and other brown seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Weinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Nylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (sup1), pp.111, 2015, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2015.1069489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictyotaceae (Dictyotales, Phaeophyceae) species from French Polynesia: current knowledge and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohei Theophilus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Ramon N'Yeurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.163-211, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, Purification, and NMR Analysis of Terpenes from Brown Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gaysinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Ortalo-Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products From Marine Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1308, Springer New York, pp.207-223, 2015, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-2684-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches métabolomiques en écologie chimique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective écologie chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Institut Ecologie et Environnement (IEE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43F66123"/>
+    <w:nsid w:val="16E9E4C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-culioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5760-6394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116372281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2040-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504165v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2026.113625" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mekbel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141950" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115621" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hechiche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kadri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boughrara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5432109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00647-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04466749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01875-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.971939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03304164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00211-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutduan Udomsap" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouzidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.11.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2017.1413551" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01767401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9445-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b01027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Hsouna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Mongi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ghlissi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713502839" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brian-Jaisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molmeret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Culioli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1164845" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1198954" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Alves" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Horta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Pinteus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13020713" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000147" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364365v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02658f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364145v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trigui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hammami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Ksantini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.11.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJFD8L1T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Munoz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias K&#246;ck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-012-9246-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E046B0F53A3AC93C6D10DCC06617232E59CD8B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Lann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0148-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kilani-Feki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zouari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zouari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-011-0817-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1FR4WGS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788476v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2012.05.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CLKZFTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361882v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaoua" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXJP03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361881v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.12.095" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSK35H4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-011-9892-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07T8G6SQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361879v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pedel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;nez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028059" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766253v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200537v" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khiari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-010-0286-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3ACEDA6459343FD895E815973E38DAD63A126E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565164v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Mesaoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Daoudi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2007.12.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PC53JKG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565155v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Daghbouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Aliche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H739G0K1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valls" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clare" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070110k" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3MF0VS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piovetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2007.08.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKHK7LSG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565147v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np8004216" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZMP415H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565160v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Archier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1048" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWTCCB22-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565170v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semch Eddine Chitour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.12.057" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDW3PHMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jug&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-005-9019-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2GC1DMX5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565177v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.06.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8VS8SCK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565182v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-004-0417-3" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7JHHRF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565179v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Callow" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2004.07.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1C2F71-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vieillescazes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2003.10.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JF3SF2V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565184v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTFJ1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565032v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00538-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5C3L827-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2002.9699909" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565028v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(01)00071-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLWK3H96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(01)00042-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS1DFR0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565022v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Bakkas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(01)00030-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XTJTXXV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010109378478" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Guardia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(99)00041-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MP7KSKQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564709v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguiche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(98)00126-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DF1M19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564786v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(99)00454-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5004ZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564719v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01726-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQG17ZW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248597v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078920v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078968v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248626v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weinberger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Nylund" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603627v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohei Theophilus" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.12.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565187v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2684-8_13" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-culioli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5760-6394" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116372281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FiVSObUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2040-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mathe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2026.113625" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar B. Kandil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Graen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-50080-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04929301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mekbel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pouzalgues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.141950" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115621" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564684v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hechiche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kadri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Boughrara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5432109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Carriot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ortalo-Magn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00647-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Coquin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ormeno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04466749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01875-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao van Tan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Malachin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11192464" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.971939" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-03426129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01124-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03108198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121925" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03304164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00211-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03400714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Schires" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15758" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03611543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Clerck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00683" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02519482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutduan Udomsap" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dollet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Favre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerloch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00184K" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02435034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouzidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.11.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760089v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2017.1413551" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01767401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-015-9445-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764854v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b01027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ben Hsouna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Mongi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ghlissi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0748233713502839" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270639v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18637" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603794v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1198954" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333352v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brian-Jaisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molmeret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Culioli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2016.1164845" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445181v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julijana Ivanisevic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sinniger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Alves" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Horta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Pinteus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13020713" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hattab" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00264" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Mireille Ay&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000147" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364365v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc02658f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Trigui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hammami" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Ksantini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.11.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJFD8L1T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Munoz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias K&#246;ck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-012-9246-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E046B0F53A3AC93C6D10DCC06617232E59CD8B5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00946166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Lann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rumin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0148-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kilani-Feki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zouari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zouari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-011-0817-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1FR4WGS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00788476v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2012.05.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CLKZFTK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361881v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonhomme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.12.095" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDSK35H4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaoua" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SFXJP03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-011-9892-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07T8G6SQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;nez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np200537v" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361879v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pedel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khiari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-010-0286-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED3ACEDA6459343FD895E815973E38DAD63A126E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667930v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.10.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT6S1W9J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184235v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900102f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361801v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361800v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik L. Regalado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Mokrini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np900437y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565164v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ben Mesaoud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Daoudi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2007.12.007" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PC53JKG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565155v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Daghbouche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Aliche" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.028" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H739G0K1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565150v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valls" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clare" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np070110k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3MF0VS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565168v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piovetti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2007.08.016" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKHK7LSG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565160v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hovaneissian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Archier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vieillescazes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1048" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWTCCB22-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565147v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np8004216" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SZMP415H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565170v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semch Eddine Chitour" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2006.12.057" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDW3PHMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jug&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-005-9019-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2GC1DMX5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2005.06.006" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8VS8SCK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-004-0417-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X7JHHRF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565179v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Callow" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2004.07.016" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D1C2F71-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565034v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Vieillescazes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2003.10.016" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JF3SF2V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565184v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.03.014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTFJ1MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565032v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0031-9422(02)00538-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5C3L827-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565029v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2002.9699909" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565028v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(01)00071-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLWK3H96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565024v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(01)00042-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS1DFR0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Bakkas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(01)00030-8" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XTJTXXV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565026v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010109378478" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565020v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Di Guardia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(99)00041-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MP7KSKQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564709v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguiche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-1978(98)00126-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8DF1M19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564786v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9422(99)00454-9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ5004ZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564719v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)01726-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQG17ZW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248597v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mezzatesta" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Reza Khodadadi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078968v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248626v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565193v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Weinberger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Nylund" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603627v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohei Theophilus" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.12.001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565187v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Thomas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2684-8_13" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>