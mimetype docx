--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695247v1</w:t>
+                <w:t xml:space="preserve">hal-04885414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidar Zakirov</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885414v1</w:t>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Pulsed Hydrogen Implantation in Atom Probe Tomography</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing field evaporation energy loss spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Microanal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (4), pp.1076-1091. </w:t>
@@ -1289,498 +1289,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Angela Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Parviainen</w:t>
+                <w:t xml:space="preserve">Laurent Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mincheng Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Boudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474668v1</w:t>
+                <w:t xml:space="preserve">hal-03138246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Parviainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.365-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360365v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mincheng Tang</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Boudant</w:t>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (7), pp.eabd7259. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd7259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1431927621004724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138246v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1965,64 +1965,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
@@ -2735,64 +2735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mammez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,64 +2856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,64 +2990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
@@ -3642,51 +3642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaporation mechanism of bulk oxides under ultra fast laser illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mazumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,333 +4041,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
+                <w:t xml:space="preserve">Atomic scale characterization of deformation induced interfacial mixing in a Cu/V nanocomposite wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Philippe</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Geuser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Williams Lefebvre</w:t>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viktor Pantsyrny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61, pp.660-663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457542v1</w:t>
+                <w:t xml:space="preserve">hal-00402828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale characterization of deformation induced interfacial mixing in a Cu/V nanocomposite wire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">F. de Geuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00402828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atom probe assisted by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,51 +4875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Fourier transform and autocorrelation to cluster identification in the three-dimensional atom probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5562,51 +5562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Kinetic Energy Atom Probe Design to Improve Instrument Performances in Voltage Pulse Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matin Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,51 +5722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6012,51 +6012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atom Probe Tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.279-317, 2016, 978-0-12-804647-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6392,51 +6392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ilhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,90 +6497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Atom Probe Tomography to Transmission Electron Microscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6771,51 +6771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Khanchandani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04106937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Sofie Marie Scisly S&#248;reide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01203-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761801629X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.11.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Semenova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Salimgareeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Valiev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGCDV0SR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pantsyrny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.06.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matin Brault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nulli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00006-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Khanchandani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04106937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Sofie Marie Scisly S&#248;reide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01203-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761801629X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.11.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Semenova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Salimgareeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Valiev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGCDV0SR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pantsyrny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matin Brault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nulli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00006-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>