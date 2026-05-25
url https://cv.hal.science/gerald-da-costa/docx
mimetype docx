--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Situ Pulsed Hydrogen Implantation in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Klaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885414v1</w:t>
+                <w:t xml:space="preserve">hal-04582888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing atom probe tomography to transmission electron microscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Weikum</w:t>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
+                <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.9870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54169-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695247v1</w:t>
+                <w:t xml:space="preserve">hal-04885414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Pulsed Hydrogen Implantation in Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic correlation of doping distribution and luminescence in a nitride laser junction by Photonic Atom Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Maillet</w:t>
+                <w:t xml:space="preserve">Abraham Diaz Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Normand</w:t>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.074603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.074603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582888v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing a Dynamic Reconstruction Methodology for Multilayered Structures in Atom Probe Tomography</w:t>
               </w:r>
@@ -789,64 +789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of field evaporation on atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing field evaporation energy loss spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1161,51 +1161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Energy-Sensitive Detector for the Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Microanal.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (4), pp.1076-1091. </w:t>
@@ -1308,51 +1308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution terahertz-driven atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,77 +1429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wide Field of View Three-Dimensional Field Ion Microscopy and High-Fidelity Reconstruction Algorithms to the Study of Defects in Nuclear Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Klaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tomographic Atom Probe laser assisted by a flexible optical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (S1), pp.1260 - 1261. </w:t>
@@ -1691,1173 +1691,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Rivalta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
+                <w:t xml:space="preserve">P Dalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120561v1</w:t>
+                <w:t xml:space="preserve">hal-02902892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+                <w:t xml:space="preserve">Detecting Dissociation Dynamics of Phosphorus Molecular Ions by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Rouland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Auriane Etienne</w:t>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927620001749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (52), pp.10977-10988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c09259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917595v1</w:t>
+                <w:t xml:space="preserve">hal-03120561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photonic Atom Probe coupling 3D Atomic Scale Analysis with in situ Photoluminescence Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
+                <w:t xml:space="preserve">Preferential evaporation in atom probe tomography: an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dalapati</w:t>
+                <w:t xml:space="preserve">Auriane Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, pp.083704. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (4), pp.689-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0012359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620001749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902892v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107329v1</w:t>
+                <w:t xml:space="preserve">hal-02108219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of APT physical limitations on chemical composition of precipitates in Fe–Cr alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 522, pp.64-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Compositional Biases Introduced by Position Sensitive Detection Systems in APT: A Simulation Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Element Identification by Expectation–Maximization Method in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bacchi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.418-424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S143192761801629X⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25, pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927619000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107336v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and Compositional Biases Introduced by Position Sensitive Detection Systems in APT: A Simulation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.418-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192761801629X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298940v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dynamic reconstruction for atom probe tomography</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compositional accuracy in atom probe tomography analyses performed on III-N light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (12), pp.124307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107358v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Enhanced dynamic reconstruction for atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.72-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108219v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional accuracy of atom probe tomography measurements in GaN: Impact of experimental parameters and multiple evaporation events</w:t>
               </w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,295 +2971,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Houard</w:t>
+                <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Blavette</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Hatzoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Weekes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766042v1</w:t>
+                <w:t xml:space="preserve">hal-01765920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Radiation Damage in Light Water Reactors: Comparison of Cluster Analysis Methods for the Analysis of Atom Probe Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Hyde</w:t>
+                <w:t xml:space="preserve">Field-Dependent Measurement of GaAs Composition by Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Weekes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 23 (02), pp.366 - 375. </w:t>
+              <w:t xml:space="preserve">, 2017, 23 (06), pp.1067 - 1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1431927616012678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1431927617012582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765920v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional atomic-scale investigation of ZnO-Mg x Zn 1−x O m-plane heterostructures</w:t>
               </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (3), pp.032108. </w:t>
@@ -5562,51 +5562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Kinetic Energy Atom Probe Design to Improve Instrument Performances in Voltage Pulse Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matin Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,64 +5722,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology, CLEO_AT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
@@ -6392,51 +6392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ilhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,90 +6497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Atom Probe Tomography to Transmission Electron Microscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Vaudolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidar Zakirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6771,51 +6771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Khanchandani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582888v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04106937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Sofie Marie Scisly S&#248;reide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01203-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761801629X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.11.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Semenova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Salimgareeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Valiev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGCDV0SR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pantsyrny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matin Brault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nulli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00006-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05524841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Hatzoglou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Kontis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heena Khanchandani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozaf006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04582888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bacchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Vaudolon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Zakirov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54169-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Weikum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Diaz Damian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.074603" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04152106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wells" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Geiser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acd649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04106937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne-Sofie Marie Scisly S&#248;reide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Stephenson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01203-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.296" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnoldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Boudant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd7259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03474668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Parviainen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621000131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927621004724" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dalapati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012359" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c09259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rouland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001749" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619000138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761801629X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298940v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolaev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakharov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113799" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107358v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.11.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.02.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hyde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weekes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927616012678" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617012582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4994659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HK3RM5Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazumder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610523" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DHZSR6P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Semenova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnaz Salimgareeva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Valiev" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGCDV0SR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pantsyrny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.06.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4774-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B1N8MGV0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Geuser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2516" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J518PW7L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02108563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Renaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Monsallut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Saliot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927606063410" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1829975" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01413.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambreland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3991(02)00321-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GHG19KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01876-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K98VWPN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2001.00923.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926665v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bostel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3991(97)00164-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXT9Q8M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matin Brault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nulli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lefebvre-Ulrikson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00009-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804647-0.00006-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ilhami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734951v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>