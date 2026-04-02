--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -973,1110 +973,1110 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Épopée mexicaine de Romulus Bonaventure : Transhistoire poétique et poétique du chaos</w:t>
+                <w:t xml:space="preserve">Cristóbal Nonato de Carlos Fuentes : Une esthétique du chaos au service du Mexique profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ATLANTIQUE MACHINE À RÊVES OU CAUCHEMAR SANS TRÊVE ?</w:t>
+              <w:t xml:space="preserve">Amerika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450391v1</w:t>
+                <w:t xml:space="preserve">hal-03450394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épopée mexicaine de Romulus Bonnaventure de Raphaël Confiant: Un nouveau Roman Caribéen, pp 39-62</w:t>
+                <w:t xml:space="preserve">La chanson de protestation de Rubén Blades : mode d’expression d’une pensée diasporique transcontinentale latino-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Marges dans les Capitales littéraires, artistiques et politiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02189058v1</w:t>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Discriminations multiples et croisées, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absurde et Négritude dans la Salsa de Rubén Blades</w:t>
+                <w:t xml:space="preserve">Le Zouk de Kassav : Une conscientisation de la langue créole dans son élaboration esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albert Camus, Aimé Césaire, Poétique de la Révolte</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01899909v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Juin 2018 (31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanîle de Jean-Marc Rosier: Une dialectique des représentations sociales de l'île Martinique, p. 83-93</w:t>
+                <w:t xml:space="preserve">La chanson de protestation de Rubén BLADES : un mode d’expression d’une pensée diasporique transcontinentale latino-américaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01899910v1</w:t>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Frontera de Cristal de Carlos Fuentes: Une esthétique intralittéraire du chaos-monde</w:t>
+                <w:t xml:space="preserve">Urbanîle de Jean-Marc Rosier : Une esthétique du fragmentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01964844v1</w:t>
+              <w:t xml:space="preserve">Mondes francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créolisation du Zouk, un vecteur indéniable dans la construction identitaire des Antillais.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Desert</w:t>
+                <w:t xml:space="preserve">La Frontera de Cristal de Carlos Fuentes: Une écriture digénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures et arts postcoloniaux dans l'émergence civilisationnelle caribéenne.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02109554v1</w:t>
+              <w:t xml:space="preserve">CARAIBEDITIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Gontran Damas : Poète Jazz du trio de la négritude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Une peinture de l’identité afrodescendante. In Koli Jean Bofane et Cheri Samba au cœur de la crise congolaise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buata Malela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Farnlöf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Léon-Gontran Damas: Poète, écrivain, patrimonial et postcolonial</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01679498v1</w:t>
+              <w:t xml:space="preserve">Africultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99-100 (3), pp.162-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristóbal Nonato de Carlos Fuentes : Une esthétique du chaos au service du Mexique profond</w:t>
+                <w:t xml:space="preserve">L’Épopée mexicaine de Romulus Bonaventure : Transhistoire poétique et poétique du chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Desert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nestor Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
+              <w:t xml:space="preserve">L’ATLANTIQUE MACHINE À RÊVES OU CAUCHEMAR SANS TRÊVE ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03450394v1</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chanson de protestation de Rubén Blades : mode d’expression d’une pensée diasporique transcontinentale latino-américaine</w:t>
+                <w:t xml:space="preserve">L'épopée mexicaine de Romulus Bonnaventure de Raphaël Confiant: Un nouveau Roman Caribéen, pp 39-62</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf Patrimoines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipélies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02045221v1</w:t>
+              <w:t xml:space="preserve">Les Marges dans les Capitales littéraires, artistiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, 978-2-204-13323-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Zouk de Kassav : Une conscientisation de la langue créole dans son élaboration esthétique</w:t>
+                <w:t xml:space="preserve">La Frontera de Cristal de Carlos Fuentes: Une esthétique intralittéraire du chaos-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Patrimoine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01900016v1</w:t>
+              <w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-15714-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chanson de protestation de Rubén BLADES : un mode d’expression d’une pensée diasporique transcontinentale latino-américaine.</w:t>
+                <w:t xml:space="preserve">Absurde et Négritude dans la Salsa de Rubén Blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander Dickow et Buata Malela. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipélies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01964846v1</w:t>
+              <w:t xml:space="preserve">Albert Camus, Aimé Césaire, Poétique de la Révolte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HERMANN, 2018, 9782705697501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanîle de Jean-Marc Rosier : Une esthétique du fragmentaire</w:t>
+                <w:t xml:space="preserve">Urbanîle de Jean-Marc Rosier: Une dialectique des représentations sociales de l'île Martinique, p. 83-93</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buata B. Malela, Andrzej Rabsztyn, Linda Rasoamanana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes francophones</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01679495v1</w:t>
+              <w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERF PATRIMOINES, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Frontera de Cristal de Carlos Fuentes: Une écriture digénétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Désert</w:t>
+                <w:t xml:space="preserve">La créolisation du Zouk, un vecteur indéniable dans la construction identitaire des Antillais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARAIBEDITIONS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01679493v1</w:t>
+              <w:t xml:space="preserve">Littératures et arts postcoloniaux dans l'émergence civilisationnelle caribéenne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une peinture de l’identité afrodescendante. In Koli Jean Bofane et Cheri Samba au cœur de la crise congolaise »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léon-Gontran Damas : Poète Jazz du trio de la négritude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Farnlöf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africultures</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02074701v1</w:t>
+              <w:t xml:space="preserve">Léon-Gontran Damas: Poète, écrivain, patrimonial et postcolonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 660g, IBIS ROUGE EDITIONS, 386 p., 2014, 978-2-84450-416-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2589,51 +2589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526221v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsieur Le Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernab&#233; Liminaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Desert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaut Nathalie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald D&#233;sert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buata Malela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8352484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02109554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ponce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Farnl&#246;f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Conseil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Nguirane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526221v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsieur Le Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernab&#233; Liminaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Desert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaut Nathalie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald D&#233;sert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buata Malela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8352484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ponce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Farnl&#246;f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02109554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Conseil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Nguirane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>