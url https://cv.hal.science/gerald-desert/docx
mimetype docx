--- v1 (2026-04-02)
+++ v2 (2026-05-16)
@@ -973,1110 +973,1110 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristóbal Nonato de Carlos Fuentes : Une esthétique du chaos au service du Mexique profond</w:t>
+                <w:t xml:space="preserve">L’Épopée mexicaine de Romulus Bonaventure : Transhistoire poétique et poétique du chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Desert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nestor Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
+              <w:t xml:space="preserve">L’ATLANTIQUE MACHINE À RÊVES OU CAUCHEMAR SANS TRÊVE ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450394v1</w:t>
+                <w:t xml:space="preserve">hal-03450391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chanson de protestation de Rubén Blades : mode d’expression d’une pensée diasporique transcontinentale latino-américaine</w:t>
+                <w:t xml:space="preserve">L'épopée mexicaine de Romulus Bonnaventure de Raphaël Confiant: Un nouveau Roman Caribéen, pp 39-62</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf Patrimoines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipélies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02045221v1</w:t>
+              <w:t xml:space="preserve">Les Marges dans les Capitales littéraires, artistiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, 978-2-204-13323-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Zouk de Kassav : Une conscientisation de la langue créole dans son élaboration esthétique</w:t>
+                <w:t xml:space="preserve">Urbanîle de Jean-Marc Rosier: Une dialectique des représentations sociales de l'île Martinique, p. 83-93</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buata B. Malela, Andrzej Rabsztyn, Linda Rasoamanana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Patrimoine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01900016v1</w:t>
+              <w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERF PATRIMOINES, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chanson de protestation de Rubén BLADES : un mode d’expression d’une pensée diasporique transcontinentale latino-américaine.</w:t>
+                <w:t xml:space="preserve">Absurde et Négritude dans la Salsa de Rubén Blades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander Dickow et Buata Malela. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archipélies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01964846v1</w:t>
+              <w:t xml:space="preserve">Albert Camus, Aimé Césaire, Poétique de la Révolte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HERMANN, 2018, 9782705697501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanîle de Jean-Marc Rosier : Une esthétique du fragmentaire</w:t>
+                <w:t xml:space="preserve">La Frontera de Cristal de Carlos Fuentes: Une esthétique intralittéraire du chaos-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes francophones</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01679495v1</w:t>
+              <w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-15714-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Frontera de Cristal de Carlos Fuentes: Une écriture digénétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Désert</w:t>
+                <w:t xml:space="preserve">La créolisation du Zouk, un vecteur indéniable dans la construction identitaire des Antillais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARAIBEDITIONS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01679493v1</w:t>
+              <w:t xml:space="preserve">Littératures et arts postcoloniaux dans l'émergence civilisationnelle caribéenne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une peinture de l’identité afrodescendante. In Koli Jean Bofane et Cheri Samba au cœur de la crise congolaise »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léon-Gontran Damas : Poète Jazz du trio de la négritude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Farnlöf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africultures</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02074701v1</w:t>
+              <w:t xml:space="preserve">Léon-Gontran Damas: Poète, écrivain, patrimonial et postcolonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 660g, IBIS ROUGE EDITIONS, 386 p., 2014, 978-2-84450-416-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Épopée mexicaine de Romulus Bonaventure : Transhistoire poétique et poétique du chaos</w:t>
+                <w:t xml:space="preserve">Cristóbal Nonato de Carlos Fuentes : Une esthétique du chaos au service du Mexique profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Ponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ATLANTIQUE MACHINE À RÊVES OU CAUCHEMAR SANS TRÊVE ?</w:t>
+              <w:t xml:space="preserve">Amerika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03450391v1</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épopée mexicaine de Romulus Bonnaventure de Raphaël Confiant: Un nouveau Roman Caribéen, pp 39-62</w:t>
+                <w:t xml:space="preserve">Le Zouk de Kassav : Une conscientisation de la langue créole dans son élaboration esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Marges dans les Capitales littéraires, artistiques et politiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02189058v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers du Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Juin 2018 (31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Frontera de Cristal de Carlos Fuentes: Une esthétique intralittéraire du chaos-monde</w:t>
+                <w:t xml:space="preserve">La chanson de protestation de Rubén Blades : mode d’expression d’une pensée diasporique transcontinentale latino-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01964844v1</w:t>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Discriminations multiples et croisées, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absurde et Négritude dans la Salsa de Rubén Blades</w:t>
+                <w:t xml:space="preserve">La chanson de protestation de Rubén BLADES : un mode d’expression d’une pensée diasporique transcontinentale latino-américaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albert Camus, Aimé Césaire, Poétique de la Révolte</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01899909v1</w:t>
+              <w:t xml:space="preserve">Archipélies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanîle de Jean-Marc Rosier: Une dialectique des représentations sociales de l'île Martinique, p. 83-93</w:t>
+                <w:t xml:space="preserve">Urbanîle de Jean-Marc Rosier : Une esthétique du fragmentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations sociales des îles dans les discours littéraires francophones.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01899910v1</w:t>
+              <w:t xml:space="preserve">Mondes francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créolisation du Zouk, un vecteur indéniable dans la construction identitaire des Antillais.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Desert</w:t>
+                <w:t xml:space="preserve">La Frontera de Cristal de Carlos Fuentes: Une écriture digénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures et arts postcoloniaux dans l'émergence civilisationnelle caribéenne.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02109554v1</w:t>
+              <w:t xml:space="preserve">CARAIBEDITIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Gontran Damas : Poète Jazz du trio de la négritude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Une peinture de l’identité afrodescendante. In Koli Jean Bofane et Cheri Samba au cœur de la crise congolaise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buata Malela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Farnlöf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Léon-Gontran Damas: Poète, écrivain, patrimonial et postcolonial</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01679498v1</w:t>
+              <w:t xml:space="preserve">Africultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99-100 (3), pp.162-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2589,51 +2589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526221v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsieur Le Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernab&#233; Liminaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Desert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaut Nathalie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald D&#233;sert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buata Malela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8352484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ponce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Farnl&#246;f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02109554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Conseil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Nguirane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526221v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsieur Le Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernab&#233; Liminaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Desert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaut Nathalie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421787v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04820729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald D&#233;sert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buata Malela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marboeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8352484" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02109554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Ponce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02045221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679493v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Farnl&#246;f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissa Conseil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Nguirane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01900020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01899911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>