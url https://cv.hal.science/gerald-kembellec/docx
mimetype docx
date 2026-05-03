--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérald Kembellec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">McFLaboratoire DiCENLe Cnam</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographies scientifiques : de la recherche d'informations à la production de documents normés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris VIII Vincennes-Saint Denis, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00771553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique et ingénierie des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et son écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TI - Base documentaire, TIB302DUO (h3502)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition numérique palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Blair, Tant de choses à savoir : comment maîtriser l’information à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogie disciplinaire en Humanités Numériques : vers une percolation épistémique et méthodologique négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079443ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliographie de critiques d’art francophones : un projet interdisciplinaire d’Humanités Numériques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic publishing, la sémantique dans la sémiotique des codes sources d'écrits d'écran scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du Cédric : penser un dispositif archivistique en histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.133-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web sémantique au Web des données, quels enjeux professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Web de données et création de valeurs : le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Prime-Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que voit réellement Google de la sémantique des pages web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web de données en contexte bibliothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53, pp.30-31. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.H7245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation technologique autour des pratiques rédactionnelles et bibliographiques en milieu universitaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et dispositifs informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de quatre logiciels de gestion de références bibliographiques libres ou gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Scopsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028836ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntologyNavigator: WEB 2.0 scalable ontology based CLIR portal to IT scientific corpus for researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (2), http://europia.org/IJDST/vol16/IJDST_V16N2_2009_paper%203.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue interdisciplinaire entre humanisme et humanités numériques : le cas de l’évolution des formes discursives en critique d'art en regard des évolutions sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Debaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité multimodale de l'hypertexte érudit : le rôle du documentaliste. Une nécessaire collaboration pour la documentarisation sérielle dans la chaîne éditoriale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau de la médiation scientifique face au numérique : enjeux, méthodes, formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "pratiques numériques des chercheurs et science ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordreaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data in french information and communication sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Three-countries’ conference on communication science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPuK, ÖGK, and SGKM, Apr 2021, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semantic publishing comme écosystème hypertexte de connaissance scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Les enjeux de la culture numérique : des habitus de réception à la réflexivité numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital humanities semantic Notebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung des Verbands Digital Humanities im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5512502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique des métiers de l’information-communication face à la massification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème congrès de la société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du semantic publishing pour la communauté d’acteurs de la science et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Information, Sciences, Savoirs, Pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences sociales, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data littératie & SHS : développer des compétences pour l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, analyser et partager des données ouvertes en Humanités Numériques : quelques bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Review of Sentiment-Based Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le fragment dans les pratiques scientifiques en ligne : entre matérialité documentaire et péricope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, langues et culturesdans l'organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2013, Paris, France. pp.281-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de données et métadonnées dans une bibliothèque virtuelle pour une adéquation avec l'usager et les outils de glanage ou moissonnage scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Yasmine Hammamet, Tunisie. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT domain ontology map as an access to scientific corpus for advanced learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cross language retrieval for IT domain papers through a map of ACM Computing Classification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.162-168, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie franco / anglaise du domaine informatique comme accès à un corpus de textes scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toth 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, 2018, 978-1-4503-6451-5. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Paper : émergence d’une nouvelle donne scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper en humanités numériques : Adressbuch 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Virevialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Kosmopoulos, Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'écrilecture scientifique et aux modalités techniques de son augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture augmentée dans les communautés scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78405-220-1. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119384410.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01494369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications et dispositifs informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihadjadène Madjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2013, Classer, penser, contrôler, 978-2-271-07889-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et son écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques, Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-h3502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et pratiques bibliographiques associées à l'écriture scientifique en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661550v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de critiques d'art francophones, http://critiquesdart.univ-paris1.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Méneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities Semantic Notebooks et sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques d’art francophones : éloge de l’interdisciplinarité méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérald Kembellec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">McFLaboratoire DiCENLe Cnam</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographies scientifiques : de la recherche d'informations à la production de documents normés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris VIII Vincennes-Saint Denis, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00771553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique et ingénierie des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et son écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TI - Base documentaire, TIB302DUO (h3502)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition numérique palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Blair, Tant de choses à savoir : comment maîtriser l’information à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliographie de critiques d’art francophones : un projet interdisciplinaire d’Humanités Numériques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogie disciplinaire en Humanités Numériques : vers une percolation épistémique et méthodologique négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079443ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic publishing, la sémantique dans la sémiotique des codes sources d'écrits d'écran scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du Cédric : penser un dispositif archivistique en histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.133-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web sémantique au Web des données, quels enjeux professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Web de données et création de valeurs : le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Prime-Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que voit réellement Google de la sémantique des pages web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web de données en contexte bibliothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53, pp.30-31. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.H7245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation technologique autour des pratiques rédactionnelles et bibliographiques en milieu universitaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et dispositifs informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de quatre logiciels de gestion de références bibliographiques libres ou gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Scopsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028836ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntologyNavigator: WEB 2.0 scalable ontology based CLIR portal to IT scientific corpus for researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (2), http://europia.org/IJDST/vol16/IJDST_V16N2_2009_paper%203.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue interdisciplinaire entre humanisme et humanités numériques : le cas de l’évolution des formes discursives en critique d'art en regard des évolutions sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Debaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité multimodale de l'hypertexte érudit : le rôle du documentaliste. Une nécessaire collaboration pour la documentarisation sérielle dans la chaîne éditoriale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau de la médiation scientifique face au numérique : enjeux, méthodes, formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "pratiques numériques des chercheurs et science ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordreaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data in french information and communication sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Three-countries’ conference on communication science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPuK, ÖGK, and SGKM, Apr 2021, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semantic publishing comme écosystème hypertexte de connaissance scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Les enjeux de la culture numérique : des habitus de réception à la réflexivité numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital humanities semantic Notebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung des Verbands Digital Humanities im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5512502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique des métiers de l’information-communication face à la massification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème congrès de la société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du semantic publishing pour la communauté d’acteurs de la science et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Information, Sciences, Savoirs, Pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences sociales, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data littératie & SHS : développer des compétences pour l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, analyser et partager des données ouvertes en Humanités Numériques : quelques bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Review of Sentiment-Based Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le fragment dans les pratiques scientifiques en ligne : entre matérialité documentaire et péricope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, langues et culturesdans l'organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2013, Paris, France. pp.281-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de données et métadonnées dans une bibliothèque virtuelle pour une adéquation avec l'usager et les outils de glanage ou moissonnage scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Yasmine Hammamet, Tunisie. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT domain ontology map as an access to scientific corpus for advanced learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cross language retrieval for IT domain papers through a map of ACM Computing Classification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.162-168, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie franco / anglaise du domaine informatique comme accès à un corpus de textes scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toth 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, 2018, 978-1-4503-6451-5. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Paper : émergence d’une nouvelle donne scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper en humanités numériques : Adressbuch 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Virevialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Kosmopoulos, Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'écrilecture scientifique et aux modalités techniques de son augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture augmentée dans les communautés scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78405-220-1. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119384410.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01494369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications et dispositifs informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihadjadène Madjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2013, Classer, penser, contrôler, 978-2-271-07889-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et son écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques, Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-h3502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et pratiques bibliographiques associées à l'écriture scientifique en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661550v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de critiques d'art francophones, http://critiquesdart.univ-paris1.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Méneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities Semantic Notebooks et sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques d’art francophones : éloge de l’interdisciplinarité méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12938" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079443ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dudognon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjad&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028836ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Debaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5512502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256709" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike K&#246;nig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Virevialle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01494369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384410.ch1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01098424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihadjad&#232;ne Madjid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h3502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926583v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661550v5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12938" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079443ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dudognon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjad&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028836ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Debaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5512502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256709" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike K&#246;nig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Virevialle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01494369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384410.ch1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01098424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihadjad&#232;ne Madjid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h3502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926583v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661550v5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>