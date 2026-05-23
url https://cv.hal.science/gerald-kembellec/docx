--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérald Kembellec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">McFLaboratoire DiCENLe Cnam</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographies scientifiques : de la recherche d'informations à la production de documents normés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris VIII Vincennes-Saint Denis, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00771553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique et ingénierie des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et son écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TI - Base documentaire, TIB302DUO (h3502)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition numérique palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Blair, Tant de choses à savoir : comment maîtriser l’information à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliographie de critiques d’art francophones : un projet interdisciplinaire d’Humanités Numériques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogie disciplinaire en Humanités Numériques : vers une percolation épistémique et méthodologique négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079443ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic publishing, la sémantique dans la sémiotique des codes sources d'écrits d'écran scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du Cédric : penser un dispositif archivistique en histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.133-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web sémantique au Web des données, quels enjeux professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Web de données et création de valeurs : le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Prime-Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que voit réellement Google de la sémantique des pages web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web de données en contexte bibliothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53, pp.30-31. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.H7245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation technologique autour des pratiques rédactionnelles et bibliographiques en milieu universitaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et dispositifs informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de quatre logiciels de gestion de références bibliographiques libres ou gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Scopsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028836ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntologyNavigator: WEB 2.0 scalable ontology based CLIR portal to IT scientific corpus for researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (2), http://europia.org/IJDST/vol16/IJDST_V16N2_2009_paper%203.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue interdisciplinaire entre humanisme et humanités numériques : le cas de l’évolution des formes discursives en critique d'art en regard des évolutions sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Debaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité multimodale de l'hypertexte érudit : le rôle du documentaliste. Une nécessaire collaboration pour la documentarisation sérielle dans la chaîne éditoriale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau de la médiation scientifique face au numérique : enjeux, méthodes, formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "pratiques numériques des chercheurs et science ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordreaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data in french information and communication sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Three-countries’ conference on communication science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPuK, ÖGK, and SGKM, Apr 2021, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semantic publishing comme écosystème hypertexte de connaissance scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Les enjeux de la culture numérique : des habitus de réception à la réflexivité numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital humanities semantic Notebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung des Verbands Digital Humanities im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5512502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique des métiers de l’information-communication face à la massification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème congrès de la société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du semantic publishing pour la communauté d’acteurs de la science et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Information, Sciences, Savoirs, Pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences sociales, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data littératie & SHS : développer des compétences pour l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, analyser et partager des données ouvertes en Humanités Numériques : quelques bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Review of Sentiment-Based Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le fragment dans les pratiques scientifiques en ligne : entre matérialité documentaire et péricope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, langues et culturesdans l'organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2013, Paris, France. pp.281-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de données et métadonnées dans une bibliothèque virtuelle pour une adéquation avec l'usager et les outils de glanage ou moissonnage scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Yasmine Hammamet, Tunisie. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT domain ontology map as an access to scientific corpus for advanced learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cross language retrieval for IT domain papers through a map of ACM Computing Classification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.162-168, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie franco / anglaise du domaine informatique comme accès à un corpus de textes scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toth 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, 2018, 978-1-4503-6451-5. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Paper : émergence d’une nouvelle donne scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2022, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper en humanités numériques : Adressbuch 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Virevialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Kosmopoulos, Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'écrilecture scientifique et aux modalités techniques de son augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture augmentée dans les communautés scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78405-220-1. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119384410.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01494369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications et dispositifs informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihadjadène Madjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2013, Classer, penser, contrôler, 978-2-271-07889-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et son écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques, Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-h3502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et pratiques bibliographiques associées à l'écriture scientifique en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661550v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de critiques d'art francophones, http://critiquesdart.univ-paris1.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Méneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities Semantic Notebooks et sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques d’art francophones : éloge de l’interdisciplinarité méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gérald Kembellec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">McFLaboratoire DiCENLe Cnam</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographies scientifiques : de la recherche d'informations à la production de documents normés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris VIII Vincennes-Saint Denis, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00771553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique et ingénierie des data papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Blair, Tant de choses à savoir : comment maîtriser l’information à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et son écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, TI - Base documentaire, TIB302DUO (h3502)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudition numérique palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogie disciplinaire en Humanités Numériques : vers une percolation épistémique et méthodologique négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1079443ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliographie de critiques d’art francophones : un projet interdisciplinaire d’Humanités Numériques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03853599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic publishing, la sémantique dans la sémiotique des codes sources d'écrits d'écran scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des formations aux métiers de l'intelligence économique, du marketing et de l'Influence à l'ère des big data : notre plaidoyer pour l'ingénierie de l'information et le 'quanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Eppstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du Cédric : penser un dispositif archivistique en histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La recherche sur les systèmes : des pivots dans l’histoire de l’informatique, vol.07 - 08 (1), pp.133-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web de données en contexte bibliothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53, pp.30-31. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web sémantique au Web des données, quels enjeux professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier : Web de données et création de valeurs : le champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Prime-Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.28-29. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que voit réellement Google de la sémantique des pages web ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.162.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dudognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.H7245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation technologique autour des pratiques rédactionnelles et bibliographiques en milieu universitaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et dispositifs informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparée de quatre logiciels de gestion de références bibliographiques libres ou gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Scopsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1028836ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntologyNavigator: WEB 2.0 scalable ontology based CLIR portal to IT scientific corpus for researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (2), http://europia.org/IJDST/vol16/IJDST_V16N2_2009_paper%203.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs éditoriaux et sémiose stratifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire – SIC et Design : vers des cadres théoriques renouvelés des usages et des relations à la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Dicen, Apr 2026, Paris Conservatoire national des arts et métiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue interdisciplinaire entre humanisme et humanités numériques : le cas de l’évolution des formes discursives en critique d'art en regard des évolutions sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Debaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligibilité multimodale de l'hypertexte érudit : le rôle du documentaliste. Une nécessaire collaboration pour la documentarisation sérielle dans la chaîne éditoriale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau de la médiation scientifique face au numérique : enjeux, méthodes, formats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "pratiques numériques des chercheurs et science ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordreaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data in french information and communication sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Three-countries’ conference on communication science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPuK, ÖGK, and SGKM, Apr 2021, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semantic publishing comme écosystème hypertexte de connaissance scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Les enjeux de la culture numérique : des habitus de réception à la réflexivité numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital humanities semantic Notebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrestagung des Verbands Digital Humanities im deutschsprachigen Raum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5512502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique des métiers de l’information-communication face à la massification des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème congrès de la société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du semantic publishing pour la communauté d’acteurs de la science et de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Information, Sciences, Savoirs, Pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'études et de recherches appliquées en sciences sociales, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire, analyser et partager des données ouvertes en Humanités Numériques : quelques bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data littératie & SHS : développer des compétences pour l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Review of Sentiment-Based Recommender Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117.3240120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur le fragment dans les pratiques scientifiques en ligne : entre matérialité documentaire et péricope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bottini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique : CiDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes, langues et culturesdans l'organisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2013, Paris, France. pp.281-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de données et métadonnées dans une bibliothèque virtuelle pour une adéquation avec l'usager et les outils de glanage ou moissonnage scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Yasmine Hammamet, Tunisie. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT domain ontology map as an access to scientific corpus for advanced learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EuropIA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of cross language retrieval for IT domain papers through a map of ACM Computing Classification System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvaget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ouarzazate, Morocco. pp.162-168, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMCS.2009.5256709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie franco / anglaise du domaine informatique comme accès à un corpus de textes scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toth 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.112-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM, 2020, 978-1-4053-7753-9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '20: Proceedings of the 2nd International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala-Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Sfaxi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghenima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtual Event Tunisia, France. ACM, 2020, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTUC '18: Proceedings of the 1st International Conference on Digital Tools & Uses Congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM Press, 2018, 978-1-4503-6451-5. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3240117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Paper : émergence d’une nouvelle donne scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Deuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.12219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data paper en humanités numériques : Adressbuch 1854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Virevialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Kosmopoulos, Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'écrilecture scientifique et aux modalités techniques de son augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture augmentée dans les communautés scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78405-220-1. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119384410.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01494369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications et dispositifs informationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihadjadène Madjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Hermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 2013, Classer, penser, contrôler, 978-2-271-07889-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et son écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques, Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-h3502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier un data paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie et pratiques bibliographiques associées à l'écriture scientifique en milieu universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661550v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche exploratoire : proposition d’une méthode basée sur une ontologie de domaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01799592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de critiques d'art francophones, http://critiquesdart.univ-paris1.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Méneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Humanities Semantic Notebooks et sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critiques d’art francophones : éloge de l’interdisciplinarité méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12938" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079443ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298666v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dudognon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjad&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028836ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Debaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5512502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348474v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256709" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628355v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike K&#246;nig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Virevialle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01494369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384410.ch1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01098424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihadjad&#232;ne Madjid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h3502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926583v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661550v5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799592v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949630v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771553v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12938" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Travers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079443ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03853599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gispert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Eppstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prime-Claverie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.162.0065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dudognon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795365v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjad&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028836ar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Debaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5512502" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117.3240120" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMCS.2009.5256709" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala-Kallel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sfaxi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghenima" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike K&#246;nig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Virevialle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01494369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119384410.ch1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01098424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihadjad&#232;ne Madjid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h3502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661550v5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01799592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;neux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lachenal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e37e10f8117bdde9b45fbedb312a9491825dd036;origin=https://hal.archives-ouvertes.fr/hal-03947778;visit=swh:1:snp:c2298ca9b63d527ecfa122cc012a1e6270883475;anchor=swh:1:rel:a875f82e0213e421b5780c174c6c1506c850d72f;path=/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949630v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>