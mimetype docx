--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1121,404 +1121,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Doster: Franck–Condon and Van Hove formulation of quasielastic neutron scattering from complex systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Kneller</w:t>
+                <w:t xml:space="preserve">Memory effects in a random walk description of protein structure ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901851116⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150 (6), pp.064911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154052v1</w:t>
+                <w:t xml:space="preserve">hal-02117662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effects in a random walk description of protein structure ensembles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of quasielastic neutron scattering data from human acetylcholinesterase reveals subtle dynamical changes upon ligand binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Saouessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150 (6), pp.064911. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054887⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 150 (16), pp.161104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5094625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117662v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of quasielastic neutron scattering data from human acetylcholinesterase reveals subtle dynamical changes upon ligand binding</w:t>
+                <w:t xml:space="preserve">Frequency domain modeling of quasielastic neutron scattering from hydrated protein powders: Application to free and inhibited human acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Saouessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald R Kneller</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150 (16), pp.161104. </w:t>
+              <w:t xml:space="preserve">, 2019, 151 (12), pp.125103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5094625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5121703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156638v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain modeling of quasielastic neutron scattering from hydrated protein powders: Application to free and inhibited human acetylcholinesterase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Doster: Franck–Condon and Van Hove formulation of quasielastic neutron scattering from complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (12), pp.125103. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (18), pp.8651-8652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901851116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394152v1</w:t>
+                <w:t xml:space="preserve">hal-02154052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free Approach to Quasielastic Neutron Scattering from Anomalously Diffusing Quantum Particles</w:t>
               </w:r>
@@ -1567,230 +1567,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron scattering in the biological sciences: progress and prospects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck–Condon picture of incoherent neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (38), pp.9450-9455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990351v1</w:t>
+                <w:t xml:space="preserve">hal-01966151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck–Condon picture of incoherent neutron scattering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutron scattering in the biological sciences: progress and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Ashkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina Bilheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heliosa Bordallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Briber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Callaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (12), pp.1129-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2059798318017503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966151v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General framework for constraints in molecular dynamics simulations</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: A multiscale Bayesian inference approach to analyzing subdiffusion in particle trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic neutron scattering laws for anomalously diffusing quantum particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (4), pp.044103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,645 +2017,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Extremophilic Proteins with Temperature and Pressure: Evidence from Initiation Factor 6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous Diffusion in Biomolecular Systems from the Perspective of Non-equilibrium Statistical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b02034⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (6), pp.1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.46.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170680v1</w:t>
+                <w:t xml:space="preserve">hal-02072278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Probing anomalous diffusion in frequency space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein secondary-structure description with a coarse-grained model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936129⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (7), pp.1411-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1399004715007191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072308v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Diffusion in Biomolecular Systems from the Perspective of Non-equilibrium Statistical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of Extremophilic Proteins with Temperature and Pressure: Evidence from Initiation Factor 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo A. Calligari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Härtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (6), pp.1167. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (25), pp.7860-7873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.46.1167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b02034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072278v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein secondary-structure description with a coarse-grained model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication: Probing anomalous diffusion in frequency space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Stachura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1399004715007191⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (19), pp.191103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072279v1</w:t>
+                <w:t xml:space="preserve">hal-02072308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: A scaling approach to anomalous diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Anomalous lateral diffusion in lipid bilayers observed by molecular dynamics simulations with atomistic and coarse-grained force fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Stachura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (4), pp.041105. </w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1-3), pp.245-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4891357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2013.840902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179255v1</w:t>
+                <w:t xml:space="preserve">hal-01180893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous lateral diffusion in lipid bilayers observed by molecular dynamics simulations with atomistic and coarse-grained force fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Communication: A scaling approach to anomalous diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (1-3), pp.245-250. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (4), pp.041105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927022.2013.840902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4891357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180893v1</w:t>
+                <w:t xml:space="preserve">hal-01179255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free simulation approach to molecular diffusion tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,77 +2702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of reduced coordinate sets for describing protein structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangwei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,64 +2819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motional heterogeneity in human acetylcholinesterase revealed by a non-Gaussian model for elastic incoherent neutron scattering Motional heterogeneity in human acetylcholinesterase revealed by a non-Gaussian model for elastic incoherent neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (16), pp.165102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2904,339 +2904,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nMoldyn 3: Using task farming for a parallel spectroscopy-oriented analysis of molecular dynamics simulations.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Impact of anisotropic atomic motions in proteins on powder-averaged incoherent neutron scattering intensities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.23035⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (22), pp.225101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4769782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721865v1</w:t>
+                <w:t xml:space="preserve">hal-00817098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: a minimal model for the diffusion-relaxation backbone dynamics of proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">nMoldyn 3: Using task farming for a parallel spectroscopy-oriented analysis of molecular dynamics simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Stachura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4718380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (25), pp.2043-2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726225v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anisotropic atomic motions in proteins on powder-averaged incoherent neutron scattering intensities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Communication: a minimal model for the diffusion-relaxation backbone dynamics of proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevrot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 137 (22), pp.225101. </w:t>
+              <w:t xml:space="preserve">, 2012, 136 (19), pp.191101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4769782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4718380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817098v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScrewFit: combining localization and description of protein secondary structure</w:t>
               </w:r>
@@ -3428,312 +3428,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least constraint approach to the extraction of internal motions from molecular dynamics trajectories of flexible macromolecules.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerald R Kneller</w:t>
+                <w:t xml:space="preserve">Generalized Kubo relations and conditions for anomalous diffusion: Physical insights from a mathematical theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (8), pp.084110. </w:t>
+              <w:t xml:space="preserve">, 2011, 134 (22), pp.Article Number: 224106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3626275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3598483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720598v1</w:t>
+                <w:t xml:space="preserve">hal-00614940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Fast Determination of the Optimal Rotational Matrix for Macromolecular Superpositions&amp;quot; [J. Comp. Chem. 31, 1561 (2010)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
+                <w:t xml:space="preserve">Least constraint approach to the extraction of internal motions from molecular dynamics trajectories of flexible macromolecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Calligari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (1), pp.183-184. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (8), pp.084110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.21607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3626275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602439v1</w:t>
+                <w:t xml:space="preserve">hal-00720598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Kubo relations and conditions for anomalous diffusion: Physical insights from a mathematical theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;Fast Determination of the Optimal Rotational Matrix for Macromolecular Superpositions&amp;quot; [J. Comp. Chem. 31, 1561 (2010)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.183-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.21607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3598483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00614940v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: consistent picture of lateral subdiffusion in lipid bilayers: molecular dynamics simulation and exact results</w:t>
               </w:r>
@@ -3823,103 +3823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nMoldyn - Interfacing spectroscopic experiments, molecular dynamics simulations and models for time correlation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection SFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.201-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3953,77 +3953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From NMR relaxation to fractional Brownian dynamics in proteins: results from a virtual experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,77 +4070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional protein dynamics seen by nuclear magnetic resonance spectroscopy: Relating molecular dynamics simulation and experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (14), pp.145101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4174,64 +4174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar dynamics of proteins under hydrostatic pressure-Computer simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1804 (1), pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4290,51 +4290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A least-constraint principle for population dynamics and reaction kinetics: Modeling entropy-controlled chemical hypercycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (17), pp.171101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4368,64 +4368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of viral group-1 and group-2 neuraminidases by oseltamivir: A comparative structural analysis by the ScrewFit algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo A. Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Giansanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,235 +4508,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative model for the heterogeneity of atomic position fluctuations in proteins: A simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Rigid Molecule Approximation in Memory Function-based Models for Molecular Liquids: Application to Liquid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godehard Sutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Deriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3170941⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 223 (9), pp.957-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zpch.2009.6063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522467v1</w:t>
+                <w:t xml:space="preserve">hal-00521840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Molecule Approximation in Memory Function-based Models for Molecular Liquids: Application to Liquid Water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Quantitative model for the heterogeneity of atomic position fluctuations in proteins: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 223 (9), pp.957-978. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (4), pp.045104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zpch.2009.6063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3170941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521840v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in high-pressure molecular biophysics</w:t>
               </w:r>
@@ -4748,51 +4748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Fourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Ascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (5), pp.39-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4826,51 +4826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckart axis conditions, Gauss’ principle of least constraint, and the optimal superposition of molecular structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (19), pp.194101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4898,290 +4898,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure on the low and fast fractional relaxation dynamics in lysozyme: a simulation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
+                <w:t xml:space="preserve">Solvent effects in the slow dynamics of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128 (6), pp.065102. </w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (4), pp.1235-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2828769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.21655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283234v1</w:t>
+                <w:t xml:space="preserve">hal-00176279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent effects in the slow dynamics of proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Kneller</w:t>
+                <w:t xml:space="preserve">Influence of pressure on the low and fast fractional relaxation dynamics in lysozyme: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (6), pp.065102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2828769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.21655⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00176279v1</w:t>
+                <w:t xml:space="preserve">hal-00283234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws and memory effects in the dynamics of liquids and proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godehard Sutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Particles and Nuclei Letters [PisВ'ma v Zhurnal Fizika Elementarnykh Chastits i Atomnogo Yadra / Pisʹma v žurnal "Fizika èlementarnyh častic i atomnogo âdra"]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.189-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5507,77 +5507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein dynamics from a NMR perspective: networks of coupled rotators and fractional brownian dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (14), pp.145102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5689,64 +5689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the influence of finite instrumental resolution on elastic neutron scattering intensities from proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126, 125107 (2007) (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5780,90 +5780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of effective atomic masses in memory function-based models for liquids: A simulation study of liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godehard Sutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Deriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (23), 236102 (2006) (2 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5910,77 +5910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation studies of structural changes and relaxation processes in lysozyme under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (42-49), pp.4417-4423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6189,96 +6189,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations moléculaires et leur analyse</w:t>
+                <w:t xml:space="preserve">Quasielastic neutron scattering and relaxation processes in proteins: analytical and simulation-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 130, pp.155-178</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.2641-2655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088724v1</w:t>
+                <w:t xml:space="preserve">hal-00088607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Using quaternions to calculate RMSD&amp;quot; [J. Comp. Chem. 25, 1849 (2004)]</w:t>
               </w:r>
@@ -6336,178 +6336,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasielastic neutron scattering and relaxation processes in proteins: analytical and simulation-based models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear prediction of force time series to accelerate molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brutovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7, pp.2641-2655</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 169, pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088607v1</w:t>
+                <w:t xml:space="preserve">hal-00088530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear prediction of force time series to accelerate molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations moléculaires et leur analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 169, pp.339-342</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 130, pp.155-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088530v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of the memory function and Brownian motion</w:t>
               </w:r>
@@ -6588,51 +6588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Brownian dynamics in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121, pp.10278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6660,355 +6660,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n Moldyn: A program package for a neutron scattering oriented analysis of molecular dynamics simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mass and size effects on the memory function of tracer particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Kneller</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.10243⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 118 (12), pp.5283-5286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1562620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154080v1</w:t>
+                <w:t xml:space="preserve">hal-02154086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating molecular dynamics simulations by linear prediction of time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brutovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 118, pp.6179-6187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and size effects on the memory function of tracer particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">n Moldyn: A program package for a neutron scattering oriented analysis of molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Róg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (5), pp.657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.10243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1562620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154086v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-like and solid-like motions in proteins</w:t>
               </w:r>
@@ -7136,51 +7136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to “Comment on ‘Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes’ ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toxvaerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7253,51 +7253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing memory functions from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 115 (24), pp.11097-11105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7344,51 +7344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of molecular flexibility on DNA radiosensitivity: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Viduna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7435,51 +7435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonicity in slow protein dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei-Jose Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7719,51 +7719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection Methods for the Analysis of Complex Motions in Macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8068,51 +8068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 110, pp.7993-7999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8137,51 +8137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified force field for describing vibrational protein dynamics over the whole frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8228,51 +8228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toxvaerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,51 +8479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Atomic stress isobaric scaling for systems subjected to holonomic constraints” [J. Chem. Phys. 106 , 195 (1997)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 109 (15), pp.6508-6509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8570,51 +8570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosé-Andersen dynamics of partially rigid molecules: Coupling all degrees of freedom to heat and pressure baths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 54 (6), pp.6825-6837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8648,51 +8648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of Clusters of Spheres. I. Unconstrained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8764,51 +8764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of Clusters of Spheres II. Constrained systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 2 (9), pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8854,51 +8854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of constraints on the dynamics of polypeptide chains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9068,118 +9068,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Euler equations for linked rigid bodies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+                <w:t xml:space="preserve">Inelastic neutron scattering from classical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 50 (2), pp.1559-1564. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 83 (1), pp.63-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.1559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268979400101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155721v1</w:t>
+                <w:t xml:space="preserve">hal-02155937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of sodium‐doped polyacetylene</w:t>
               </w:r>
@@ -9276,208 +9263,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic neutron scattering from classical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.R. Kneller</w:t>
+                <w:t xml:space="preserve">Liquid-like Side-chain Dynamics in Myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 83 (1), pp.63-87. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 242 (3), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268979400101081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1994.1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155937v1</w:t>
+                <w:t xml:space="preserve">hal-02156653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-like Side-chain Dynamics in Myoglobin</w:t>
+                <w:t xml:space="preserve">Generalized Euler equations for linked rigid bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Smith</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (2), pp.1559-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1994.1570⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02156653v1</w:t>
+                <w:t xml:space="preserve">hal-02155721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Neutron Scattering and Molecular Dynamics to Determine Internal Motions in Biomolecules</w:t>
               </w:r>
@@ -9580,51 +9580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Furois-Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins: Structure, Function, and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 16 (2), pp.141-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10162,51 +10162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-dynamics studies and neutron-scattering experiments on methylene chloride. II. Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10395,51 +10395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition of Molecular Structures using Quaternions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 7 (1-2), pp.113-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10473,51 +10473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies and neutron scattering experiments on methylene chloride. I. Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10564,51 +10564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Calculate the g-Coefficients of the Molecular Pair Correlation Function from Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10655,51 +10655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary layer effects on the rate of diffusion-controlled reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.M. Titulaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10758,51 +10758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The covariant form of the Klein-Kramers equation and the associated moment equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.M. Titulaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11086,96 +11086,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Energy landscape versus trajectory interpretation of neutron scattering spectra from complex systems</w:t>
+                <w:t xml:space="preserve">Neutron spectroscopy of protein energy landscapes and dynamics, Invited talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Center for Nonlinear Studies Los Alamos National Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Los Alamos, Nouveau Mexique, United States</w:t>
+              <w:t xml:space="preserve">Winter School Faculty for Biochemistry, Biology and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999070v1</w:t>
+                <w:t xml:space="preserve">hal-02999133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire invité : Protein Energy Landscapes seen by Neutron Scattering</w:t>
               </w:r>
@@ -11224,441 +11224,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron spectroscopy of protein energy landscapes and dynamics, Invited talk</w:t>
+                <w:t xml:space="preserve">Energy landscape oriented analysis of QENS spectra from proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter School Faculty for Biochemistry, Biology and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Workshop simSAS 2019, Institut Laue-Langevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999133v1</w:t>
+                <w:t xml:space="preserve">hal-02999144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Energy landscape based analysis of quasielastic neutron scattering from complex systems</w:t>
+                <w:t xml:space="preserve">Energy landscape based analysis of quasielastic neutron scattering from complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jülich Center for Neutron Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">Neutron Workshop on Biological and Soft Matter Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999079v1</w:t>
+                <w:t xml:space="preserve">hal-02999122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy landscape oriented analysis of QENS spectra from proteins</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Energy landscape based analysis of quasielastic neutron scattering from complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop simSAS 2019, Institut Laue-Langevin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Jülich Center for Neutron Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999144v1</w:t>
+                <w:t xml:space="preserve">hal-02999079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy landscape based analysis of quasielastic neutron scattering from complex systems</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Energy landscape versus trajectory interpretation of neutron scattering spectra from complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutron Workshop on Biological and Soft Matter Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Seminar Center for Nonlinear Studies Los Alamos National Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Los Alamos, Nouveau Mexique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999122v1</w:t>
+                <w:t xml:space="preserve">hal-02999070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the short and the long time dynamics of anomalously diffusing molecules in lipid bilayers</w:t>
+                <w:t xml:space="preserve">New perspectives for interpreting quasielastic neutron scattering spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Biological Membranes « Tiny Lipids With Grand Functions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Helsinski, Finland</w:t>
+              <w:t xml:space="preserve">7th Niels Bohr International Academy School on ESS Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999158v1</w:t>
+                <w:t xml:space="preserve">hal-02999165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for interpreting quasielastic neutron scattering spectra</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Quantum and classical anomalous diffusion from a perspective of non-equilibrium statistical mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Niels Bohr International Academy School on ESS Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloquium on Complex and Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999165v1</w:t>
+                <w:t xml:space="preserve">hal-02999171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire invité : Memory effects in a random walk description of protein structure ensembles</w:t>
               </w:r>
@@ -11707,165 +11707,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Quantum and classical anomalous diffusion from a perspective of non-equilibrium statistical mechanics</w:t>
+                <w:t xml:space="preserve">Modeling neutron scattering spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium on Complex and Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">JCNS Workshop 2018 « Trends and Perspectives in Neutron Instrumentation: Advanced simulation and Open Source Software in Neutron Scattering »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999171v1</w:t>
+                <w:t xml:space="preserve">hal-02999151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling neutron scattering spectra</w:t>
+                <w:t xml:space="preserve">Linking the short and the long time dynamics of anomalously diffusing molecules in lipid bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCNS Workshop 2018 « Trends and Perspectives in Neutron Instrumentation: Advanced simulation and Open Source Software in Neutron Scattering »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Biological Membranes « Tiny Lipids With Grand Functions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinski, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999151v1</w:t>
+                <w:t xml:space="preserve">hal-02999158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy landscape picture of quasielastic neutrons scattering from proteins</w:t>
               </w:r>
@@ -11914,165 +11914,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous lateral diffusion of lipid molecules in lipid bilayers</w:t>
+                <w:t xml:space="preserve">Anomalous quantum diffusion of hydrogen atoms in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Joint Theoretical/Experimental Meeting on Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">30th Smoluchowski symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999175v1</w:t>
+                <w:t xml:space="preserve">hal-02999192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous quantum diffusion of hydrogen atoms in proteins</w:t>
+                <w:t xml:space="preserve">Anomalous lateral diffusion of lipid molecules in lipid bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Smoluchowski symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">5th European Joint Theoretical/Experimental Meeting on Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999192v1</w:t>
+                <w:t xml:space="preserve">hal-02999175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New routes to the interpretation of quasielastic neutron scattering spectra from proteins and other complex systems</w:t>
               </w:r>
@@ -12484,51 +12484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code and data for: Memory effects in a random walk description of protein structure ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2549987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12724,51 +12724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheeba Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kneller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micholas Dean Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.10.033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Saouessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.951028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kneller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vernet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Villacorta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ohira-Kawamura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab83c8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901851116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Kneller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R Kneller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094625" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kneller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ashkar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bilheux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliosa Bordallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Callaway" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318017503" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1297503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A. Calligari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Calandrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b02034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Stachura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.1167" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1399004715007191" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DS163LB3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823996" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825199" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellegrini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726225v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718380" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769782" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Calligari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Kneller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smolin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biehl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Kneller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626275" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21607" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD8HPSPS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3598483" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczynski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasenkiewicz-Gierula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205380f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486195" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HZD4PSX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horv&#225;th" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giansanti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ascenzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4FNKDJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170941" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521840v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godehard Sutmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2009.6063" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fourme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ascone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940880903256866" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2902290" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828769" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21655" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVB1X4FL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1547477108030114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calandrini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hinsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calligari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK75MPMN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kessler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T75TXVZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283232v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2894844" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711207" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403877" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hamon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.141" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905042654" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSX4HCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2220037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20296" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088607v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutovsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller G.R." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1806134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154080v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#243;g" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murzyn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10243" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E763E9EE10BBCB3990C35565252829F8A95D7499/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087705v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;lders" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154086v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1562620" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Petrescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellerue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller Gr." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(01)00341-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0GRX4D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toxvaerd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.028702" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155436v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421361" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155461v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viduna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.3986" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Jose Petrescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dellerue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00222-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJX0C86-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155486v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000514" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DD1D311C1A00972F64EA1436F94DFC076AC3832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020008025373" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00223-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS3480GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(99)00163-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM421PT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480441" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.6766" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155566v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Duc Morelon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476879" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155576v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477189" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.6825" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155706v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020227" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0T2JFN7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155702v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020239" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XZQ7G36Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.6868" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Keiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Kneller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(95)00048-K" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-621S0273-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.1559" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvajol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.468119" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155937v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979400101081" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1994.1570" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJMQK8F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029308022173" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Furois-Corbin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.340160203" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PWLTJRJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465951" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doster" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Settles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cusack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463361" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Field" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karplus" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Smith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882587" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A1B999DCD8E1DAB0DBC12C923DA6C6379489483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Kneller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882709" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C0D68B525BEF5F095E5F957C942EE8275B7D35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Geiger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979000101131" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156207v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Niesar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corongiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clementi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100383a037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8Z6W0870-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156153v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029108022453" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900102311" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156222v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927028908031381" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156241v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Titulaer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(85)90183-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G200Z0J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156257v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(84)90022-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F43MQWLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anderson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majewski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90137-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680372v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999070v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999079v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999144v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999122v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999158v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999165v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999171v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999151v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999203v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999175v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999192v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680373v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010076v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010119v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010101v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071825v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2549987" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheeba Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kneller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micholas Dean Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.10.033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Saouessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.951028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kneller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vernet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Villacorta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ohira-Kawamura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab83c8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Kneller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054887" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R Kneller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121703" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901851116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kneller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ashkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bilheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliosa Bordallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Callaway" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318017503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1297503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.1167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1399004715007191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DS163LB3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A. Calligari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Calandrini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b02034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Stachura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936129" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840902" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891357" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823996" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825199" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769782" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellegrini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Calligari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Kneller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smolin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biehl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Kneller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3598483" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21607" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD8HPSPS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczynski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasenkiewicz-Gierula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205380f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486195" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HZD4PSX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horv&#225;th" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giansanti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ascenzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4FNKDJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godehard Sutmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2009.6063" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170941" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fourme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ascone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940880903256866" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2902290" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21655" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVB1X4FL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828769" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1547477108030114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calandrini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hinsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calligari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK75MPMN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kessler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T75TXVZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283232v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2894844" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711207" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403877" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hamon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.141" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905042654" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSX4HCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2220037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20296" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutovsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller G.R." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1806134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154086v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1562620" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;lders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#243;g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murzyn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10243" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E763E9EE10BBCB3990C35565252829F8A95D7499/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Petrescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellerue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller Gr." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(01)00341-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0GRX4D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toxvaerd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.028702" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155436v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421361" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155461v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viduna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.3986" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Jose Petrescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dellerue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00222-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJX0C86-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155486v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000514" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DD1D311C1A00972F64EA1436F94DFC076AC3832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020008025373" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00223-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS3480GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(99)00163-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM421PT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480441" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.6766" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155566v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Duc Morelon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476879" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155576v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477189" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.6825" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155706v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020227" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0T2JFN7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155702v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020239" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XZQ7G36Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.6868" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Keiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Kneller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(95)00048-K" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-621S0273-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155937v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979400101081" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvajol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.468119" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1994.1570" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJMQK8F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.1559" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029308022173" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Furois-Corbin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.340160203" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PWLTJRJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465951" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doster" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Settles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cusack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463361" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Field" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karplus" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Smith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882587" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A1B999DCD8E1DAB0DBC12C923DA6C6379489483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Kneller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882709" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C0D68B525BEF5F095E5F957C942EE8275B7D35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Geiger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979000101131" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156207v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Niesar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corongiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clementi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100383a037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8Z6W0870-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156153v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029108022453" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900102311" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156222v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927028908031381" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156241v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Titulaer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(85)90183-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G200Z0J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156257v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(84)90022-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F43MQWLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anderson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majewski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90137-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680372v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999122v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999079v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999070v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999165v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999171v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999158v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999203v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999175v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680373v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010076v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010119v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010101v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071825v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2549987" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>