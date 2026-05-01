--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1121,404 +1121,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effects in a random walk description of protein structure ensembles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+                <w:t xml:space="preserve">Reply to Doster: Franck–Condon and Van Hove formulation of quasielastic neutron scattering from complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054887⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (18), pp.8651-8652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901851116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117662v1</w:t>
+                <w:t xml:space="preserve">hal-02154052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of quasielastic neutron scattering data from human acetylcholinesterase reveals subtle dynamical changes upon ligand binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Saouessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150 (16), pp.161104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5094625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain modeling of quasielastic neutron scattering from hydrated protein powders: Application to free and inhibited human acetylcholinesterase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Kneller</w:t>
+                <w:t xml:space="preserve">Memory effects in a random walk description of protein structure ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 151 (12), pp.125103. </w:t>
+              <w:t xml:space="preserve">, 2019, 150 (6), pp.064911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5054887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394152v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Doster: Franck–Condon and Van Hove formulation of quasielastic neutron scattering from complex systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency domain modeling of quasielastic neutron scattering from hydrated protein powders: Application to free and inhibited human acetylcholinesterase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Saouessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (18), pp.8651-8652. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (12), pp.125103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901851116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5121703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154052v1</w:t>
+                <w:t xml:space="preserve">hal-02394152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free Approach to Quasielastic Neutron Scattering from Anomalously Diffusing Quantum Particles</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: A multiscale Bayesian inference approach to analyzing subdiffusion in particle trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic neutron scattering laws for anomalously diffusing quantum particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (4), pp.044103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,645 +2017,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Diffusion in Biomolecular Systems from the Perspective of Non-equilibrium Statistical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation of Extremophilic Proteins with Temperature and Pressure: Evidence from Initiation Factor 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo A. Calligari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Härtlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.46.1167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (25), pp.7860-7873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b02034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072278v1</w:t>
+                <w:t xml:space="preserve">hal-01170680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein secondary-structure description with a coarse-grained model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication: Probing anomalous diffusion in frequency space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Stachura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1399004715007191⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (19), pp.191103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02072279v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Extremophilic Proteins with Temperature and Pressure: Evidence from Initiation Factor 6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein secondary-structure description with a coarse-grained model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (25), pp.7860-7873. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (7), pp.1411-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b02034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s1399004715007191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170680v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: Probing anomalous diffusion in frequency space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerald Kneller</w:t>
+                <w:t xml:space="preserve">Anomalous Diffusion in Biomolecular Systems from the Perspective of Non-equilibrium Statistical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143 (19), pp.191103. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (6), pp.1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4936129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.46.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072308v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous lateral diffusion in lipid bilayers observed by molecular dynamics simulations with atomistic and coarse-grained force fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Communication: A scaling approach to anomalous diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (1-3), pp.245-250. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (4), pp.041105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927022.2013.840902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4891357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180893v1</w:t>
+                <w:t xml:space="preserve">hal-01179255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: A scaling approach to anomalous diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Anomalous lateral diffusion in lipid bilayers observed by molecular dynamics simulations with atomistic and coarse-grained force fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Stachura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (4), pp.041105. </w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1-3), pp.245-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4891357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2013.840902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179255v1</w:t>
+                <w:t xml:space="preserve">hal-01180893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free simulation approach to molecular diffusion tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,77 +2702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of reduced coordinate sets for describing protein structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangwei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,64 +2819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motional heterogeneity in human acetylcholinesterase revealed by a non-Gaussian model for elastic incoherent neutron scattering Motional heterogeneity in human acetylcholinesterase revealed by a non-Gaussian model for elastic incoherent neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (16), pp.165102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anisotropic atomic motions in proteins on powder-averaged incoherent neutron scattering intensities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2995,248 +2995,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nMoldyn 3: Using task farming for a parallel spectroscopy-oriented analysis of molecular dynamics simulations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Communication: a minimal model for the diffusion-relaxation backbone dynamics of proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pellegrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerald R Kneller</w:t>
+                <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (25), pp.2043-2048. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (19), pp.191101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.23035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4718380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721865v1</w:t>
+                <w:t xml:space="preserve">hal-00726225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: a minimal model for the diffusion-relaxation backbone dynamics of proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">nMoldyn 3: Using task farming for a parallel spectroscopy-oriented analysis of molecular dynamics simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Stachura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 (19), pp.191101. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (25), pp.2043-2048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4718380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726225v1</w:t>
+                <w:t xml:space="preserve">hal-00721865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScrewFit: combining localization and description of protein secondary structure</w:t>
               </w:r>
@@ -3434,51 +3434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Kubo relations and conditions for anomalous diffusion: Physical insights from a mathematical theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (22), pp.Article Number: 224106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3525,77 +3525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least constraint approach to the extraction of internal motions from molecular dynamics trajectories of flexible macromolecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (8), pp.084110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3629,51 +3629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Fast Determination of the Optimal Rotational Matrix for Macromolecular Superpositions&amp;quot; [J. Comp. Chem. 31, 1561 (2010)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (1), pp.183-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3823,103 +3823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nMoldyn - Interfacing spectroscopic experiments, molecular dynamics simulations and models for time correlation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection SFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.201-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3953,77 +3953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From NMR relaxation to fractional Brownian dynamics in proteins: results from a virtual experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,77 +4070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional protein dynamics seen by nuclear magnetic resonance spectroscopy: Relating molecular dynamics simulation and experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (14), pp.145101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4174,64 +4174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar dynamics of proteins under hydrostatic pressure-Computer simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1804 (1), pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4271,472 +4271,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A least-constraint principle for population dynamics and reaction kinetics: Modeling entropy-controlled chemical hypercycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigid Molecule Approximation in Memory Function-based Models for Molecular Liquids: Application to Liquid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Horváth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Godehard Sutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Deriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3253688⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 223 (9), pp.957-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zpch.2009.6063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522464v1</w:t>
+                <w:t xml:space="preserve">hal-00521840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of viral group-1 and group-2 neuraminidases by oseltamivir: A comparative structural analysis by the ScrewFit algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Quantitative model for the heterogeneity of atomic position fluctuations in proteins: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.01.004⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (4), pp.045104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3170941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00531141v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Molecule Approximation in Memory Function-based Models for Molecular Liquids: Application to Liquid Water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A least-constraint principle for population dynamics and reaction kinetics: Modeling entropy-controlled chemical hypercycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zpch.2009.6063⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (17), pp.171101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3253688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521840v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative model for the heterogeneity of atomic position fluctuations in proteins: A simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Inhibition of viral group-1 and group-2 neuraminidases by oseltamivir: A comparative structural analysis by the ScrewFit algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo A. Calligari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giansanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ascenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3170941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522467v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in high-pressure molecular biophysics</w:t>
               </w:r>
@@ -4748,51 +4748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Fourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Ascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (5), pp.39-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4820,251 +4820,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckart axis conditions, Gauss’ principle of least constraint, and the optimal superposition of molecular structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
+                <w:t xml:space="preserve">Solvent effects in the slow dynamics of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128 (19), pp.194101. </w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (4), pp.1235-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2902290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.21655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378837v1</w:t>
+                <w:t xml:space="preserve">hal-00176279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent effects in the slow dynamics of proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Kneller</w:t>
+                <w:t xml:space="preserve">Eckart axis conditions, Gauss’ principle of least constraint, and the optimal superposition of molecular structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (19), pp.194101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2902290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.21655⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00176279v1</w:t>
+                <w:t xml:space="preserve">hal-01378837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pressure on the low and fast fractional relaxation dynamics in lysozyme: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (6), pp.065102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5098,90 +5098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws and memory effects in the dynamics of liquids and proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godehard Sutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Particles and Nuclei Letters [PisВ'ma v Zhurnal Fizika Elementarnykh Chastits i Atomnogo Yadra / Pisʹma v žurnal "Fizika èlementarnyh častic i atomnogo âdra"]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (3), pp.189-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5459,5547 +5459,5535 @@
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 380 (3), pp.581-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein dynamics from a NMR perspective: networks of coupled rotators and fractional brownian dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (14), pp.145102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2894844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection formalism for constrained dynamical systems: From Newtonian to Hamiltonian mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127, 164114 (5 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2779326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the influence of finite instrumental resolution on elastic neutron scattering intensities from proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126, 125107 (2007) (8 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2711207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of effective atomic masses in memory function-based models for liquids: A simulation study of liquid water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Simulation studies of structural changes and relaxation processes in lysozyme under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Calligari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 125 (23), 236102 (2006) (2 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (42-49), pp.4417-4423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2403877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.01.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166737v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation studies of structural changes and relaxation processes in lysozyme under pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Role of effective atomic masses in memory function-based models for liquids: A simulation study of liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godehard Sutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Deriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.01.141⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (23), 236102 (2006) (2 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2403877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388010v1</w:t>
+                <w:t xml:space="preserve">hal-00166737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient characterization of protein secondary structure in terms of screw motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Calligari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62, pp.302-311. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444905042654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444905042654⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian formalism for semiflexible molecules in Cartesian coordinates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125, 114107 (10 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2220037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasielastic neutron scattering and relaxation processes in proteins: analytical and simulation-based models</w:t>
+                <w:t xml:space="preserve">Simulations moléculaires et leur analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7, pp.2641-2655</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 130, pp.155-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088607v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Using quaternions to calculate RMSD&amp;quot; [J. Comp. Chem. 25, 1849 (2004)]</w:t>
+                <w:t xml:space="preserve">Quasielastic neutron scattering and relaxation processes in proteins: analytical and simulation-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.2641-2655</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088606v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear prediction of force time series to accelerate molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Using quaternions to calculate RMSD&amp;quot; [J. Comp. Chem. 25, 1849 (2004)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.1660-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.20296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088530v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations moléculaires et leur analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear prediction of force time series to accelerate molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brutovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 130, pp.155-178</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 169, pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088724v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of the memory function and Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kneller G.R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, pp.1667-1669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Brownian dynamics in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121, pp.10278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1806134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and size effects on the memory function of tracer particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">n Moldyn: A program package for a neutron scattering oriented analysis of molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Róg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Sutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1562620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (5), pp.657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.10243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154086v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating molecular dynamics simulations by linear prediction of time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brutovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 118, pp.6179-6187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n Moldyn: A program package for a neutron scattering oriented analysis of molecular dynamics simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mass and size effects on the memory function of tracer particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Kneller</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (5), pp.657-667. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 118 (12), pp.5283-5286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.10243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1562620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02154080v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-like and solid-like motions in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Petrescu</w:t>
+                <w:t xml:space="preserve">S. Dellerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dellerue</w:t>
+                <w:t xml:space="preserve">M.C. Bellissent-Funel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kneller Gr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 98-99, pp.383-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-7322(01)00341-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-7322(01)00341-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Comment on ‘Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes’ ”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing memory functions from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.028702⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115 (24), pp.11097-11105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1421361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155426v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing memory functions from molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to “Comment on ‘Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes’ ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mülders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toxvaerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1421361⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.028702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155436v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of molecular flexibility on DNA radiosensitivity: a simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmonicity in slow protein dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Jose Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Viduna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Kneller</w:t>
+                <w:t xml:space="preserve">Serge Dellerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bellissent-Funel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.62.3986⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 261 (1-2), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00222-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155461v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonicity in slow protein dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Influence of molecular flexibility on DNA radiosensitivity: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Viduna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérald Kneller</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 261 (1-2), pp.25-37. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (3 Pt B), pp.3986-3990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00222-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.62.3986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02155521v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical properties of electrolyte solutions from Brownian dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jardat</w:t>
+                <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bernard</w:t>
+                <w:t xml:space="preserve">C. Treiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10 (PR5), pp.Pr5-113-Pr5-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2000514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2000514⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection Methods for the Analysis of Complex Motions in Macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 23 (4-5), pp.275-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927020008025373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic neutron scattering from damped collective vibrations of macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 261 (1-2), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00223-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00223-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian dynamics simulations of electrolyte mixtures: computation of transport coefficients and comparison with an analytical transport theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 85 (1-2), pp.45-55. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-7322(99)00163-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-7322(99)00163-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport coefficients of electrolyte solutions from smart brownian dynamics simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jardat</w:t>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 110, pp.7993-7999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified force field for describing vibrational protein dynamics over the whole frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 111 (24), pp.10766-10769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.480441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of alkane chains included in an organic matrix: Molecular dynamics simulation and comparison with neutron scattering experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan-Duc Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.6766⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109 (7), pp.2883-2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.476879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155551v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of alkane chains included in an organic matrix: Molecular dynamics simulation and comparison with neutron scattering experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mülders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toxvaerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.476879⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (5), pp.6766-6780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.6766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155566v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Atomic stress isobaric scaling for systems subjected to holonomic constraints” [J. Chem. Phys. 106 , 195 (1997)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 109 (15), pp.6508-6509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.477189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosé-Andersen dynamics of partially rigid molecules: Coupling all degrees of freedom to heat and pressure baths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 54 (6), pp.6825-6837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.54.6825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of Clusters of Spheres. I. Unconstrained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 2 (9), pp.227-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s0089460020227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s0089460020227⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of Clusters of Spheres II. Constrained systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 2 (9), pp.239-250. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s0089460020239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s0089460020239⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of constraints on the dynamics of polypeptide chains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 52 (6), pp.6868-6874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.52.6868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nMOLDYN: A program package for a neutron scattering oriented analysis of Molecular Dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Keiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Keiner</w:t>
+                <w:t xml:space="preserve">Meinhard Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Schiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91 (1-3), pp.191-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0010-4655(95)00048-K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0010-4655(95)00048-K⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic neutron scattering from classical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.R. Kneller</w:t>
+                <w:t xml:space="preserve">Generalized Euler equations for linked rigid bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268979400101081⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (2), pp.1559-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.1559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155937v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of sodium‐doped polyacetylene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Smith</w:t>
+                <w:t xml:space="preserve">Inelastic neutron scattering from classical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.468119⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 83 (1), pp.63-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268979400101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155946v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-like Side-chain Dynamics in Myoglobin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Smith</w:t>
+                <w:t xml:space="preserve">Dynamics of sodium‐doped polyacetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sauvajol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1994.1570⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 101 (1), pp.634-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.468119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02156653v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Euler equations for linked rigid bodies.</w:t>
+                <w:t xml:space="preserve">Liquid-like Side-chain Dynamics in Myoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.50.1559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 242 (3), pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1994.1570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Neutron Scattering and Molecular Dynamics to Determine Internal Motions in Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 10 (2-6), pp.363-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927029308022173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond timescale rigid-helix and side-chain motions in deoxymyoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Furois-Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins: Structure, Function, and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 16 (2), pp.141-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.340160203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.340160203⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The polarized density of states of crystalline polyacetylene. Molecular dynamics analysis and comparison with neutron scattering results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dianoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 99 (7), pp.5586-5596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.465951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methyl group dynamics in the crystalline alanine dipeptide: A combined computer simulation and inelastic neutron scattering analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Doster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Doster</w:t>
+                <w:t xml:space="preserve">M. Settles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Settles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 97 (12), pp.8864-8879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.463361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsional motions of methyl and ammonium groups in the L-alanine crystal : a comparison of molecular dynamics and normal mode calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Garen</w:t>
+                <w:t xml:space="preserve">M.J Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J Field</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Kneller</w:t>
+                <w:t xml:space="preserve">M. Karplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 88, pp.2587-2596. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1991882587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jcp/1991882587⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternions as a tool for the analysis of molecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gr Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 88, pp.2709-2715. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jcp/1991882709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jcp/1991882709⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-dynamics studies and neutron-scattering experiments on methylene chloride. II. Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 70 (3), pp.465-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268979000101131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of liquid water using the NCC ab initio potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Niesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Niesar</w:t>
+                <w:t xml:space="preserve">G. Corongiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Corongiu</w:t>
+                <w:t xml:space="preserve">E. Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 94 (20), pp.7949-7956. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/j100383a037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/j100383a037⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition of Molecular Structures using Quaternions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 7 (1-2), pp.113-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927029108022453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies and neutron scattering experiments on methylene chloride. I. Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 68 (2), pp.487-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268978900102311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Calculate the g-Coefficients of the Molecular Pair Correlation Function from Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 3 (5-6), pp.283-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927028908031381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary layer effects on the rate of diffusion-controlled reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.M. Titulaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 129 (3), pp.514-534. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4371(85)90183-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0378-4371(85)90183-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The covariant form of the Klein-Kramers equation and the associated moment equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.M. Titulaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 129 (1), pp.81-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4371(84)90022-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0378-4371(84)90022-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of a BaF2 scintillator to a TMAE photocathode and a low-pressure wire chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.F. Anderson</w:t>
+                <w:t xml:space="preserve">R. Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bouclier</w:t>
+                <w:t xml:space="preserve">G. Charpak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Majewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 217 (1-2), pp.217-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0167-5087(83)90137-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11009,1340 +10997,1340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi time scale protein dynamics probed by neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Département de Chimie ENS Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron spectroscopy of protein energy landscapes and dynamics, Invited talk</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Energy landscape versus trajectory interpretation of neutron scattering spectra from complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter School Faculty for Biochemistry, Biology and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Seminar Center for Nonlinear Studies Los Alamos National Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Los Alamos, Nouveau Mexique, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999133v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Protein Energy Landscapes seen by Neutron Scattering</w:t>
+                <w:t xml:space="preserve">Neutron spectroscopy of protein energy landscapes and dynamics, Invited talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Colloquium Université du Luxembourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Winter School Faculty for Biochemistry, Biology and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999088v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy landscape oriented analysis of QENS spectra from proteins</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Protein Energy Landscapes seen by Neutron Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop simSAS 2019, Institut Laue-Langevin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Physics Colloquium Université du Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999144v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy landscape based analysis of quasielastic neutron scattering from complex systems</w:t>
+                <w:t xml:space="preserve">Energy landscape oriented analysis of QENS spectra from proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutron Workshop on Biological and Soft Matter Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Workshop simSAS 2019, Institut Laue-Langevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999122v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Energy landscape based analysis of quasielastic neutron scattering from complex systems</w:t>
+                <w:t xml:space="preserve">Energy landscape based analysis of quasielastic neutron scattering from complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jülich Center for Neutron Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">Neutron Workshop on Biological and Soft Matter Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999079v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Energy landscape versus trajectory interpretation of neutron scattering spectra from complex systems</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Energy landscape based analysis of quasielastic neutron scattering from complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Center for Nonlinear Studies Los Alamos National Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Los Alamos, Nouveau Mexique, United States</w:t>
+              <w:t xml:space="preserve">Jülich Center for Neutron Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999070v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for interpreting quasielastic neutron scattering spectra</w:t>
+                <w:t xml:space="preserve">Linking the short and the long time dynamics of anomalously diffusing molecules in lipid bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Niels Bohr International Academy School on ESS Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Workshop on Biological Membranes « Tiny Lipids With Grand Functions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinski, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999165v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire invité : Quantum and classical anomalous diffusion from a perspective of non-equilibrium statistical mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium on Complex and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Memory effects in a random walk description of protein structure ensembles</w:t>
+                <w:t xml:space="preserve">New perspectives for interpreting quasielastic neutron scattering spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENS Paris, Département de Chimie, Groupe RMN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Niels Bohr International Academy School on ESS Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999096v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling neutron scattering spectra</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Memory effects in a random walk description of protein structure ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCNS Workshop 2018 « Trends and Perspectives in Neutron Instrumentation: Advanced simulation and Open Source Software in Neutron Scattering »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tutzing, Germany</w:t>
+              <w:t xml:space="preserve">ENS Paris, Département de Chimie, Groupe RMN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999151v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the short and the long time dynamics of anomalously diffusing molecules in lipid bilayers</w:t>
+                <w:t xml:space="preserve">Modeling neutron scattering spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Biological Membranes « Tiny Lipids With Grand Functions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Helsinski, Finland</w:t>
+              <w:t xml:space="preserve">JCNS Workshop 2018 « Trends and Perspectives in Neutron Instrumentation: Advanced simulation and Open Source Software in Neutron Scattering »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tutzing, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999158v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy landscape picture of quasielastic neutrons scattering from proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Biology of Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Physics, Jun 2017, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous quantum diffusion of hydrogen atoms in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Smoluchowski symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous lateral diffusion of lipid molecules in lipid bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Joint Theoretical/Experimental Meeting on Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New routes to the interpretation of quasielastic neutron scattering spectra from proteins and other complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Laue-Langevin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous lateral diffusion of lipid molecles in lipids bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Joint Theoretical/Experimental Meeting on Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing protein energy landscapes by quasielastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Neutron Scattering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based modeling of neutron scattering data, Linking neutron scattering and MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation for the MDANSE 2016 school Abington</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Abington, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12352,102 +12340,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of biological macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salvatore Magazù, Federica Migliardo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Biological Macromolecules by Neutron Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, 2012, 978-1608053346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12457,127 +12445,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code and data for: Memory effects in a random walk description of protein structure ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2549987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId377"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12724,51 +12712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheeba Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kneller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micholas Dean Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.10.033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Saouessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.951028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kneller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vernet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Villacorta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ohira-Kawamura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab83c8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Kneller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054887" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R Kneller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121703" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901851116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kneller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ashkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bilheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliosa Bordallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Callaway" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318017503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1297503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.1167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072279v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1399004715007191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DS163LB3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A. Calligari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Calandrini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b02034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072308v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Stachura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936129" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840902" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891357" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823996" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825199" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769782" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellegrini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Calligari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Kneller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smolin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biehl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Kneller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3598483" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21607" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD8HPSPS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczynski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasenkiewicz-Gierula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205380f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486195" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HZD4PSX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horv&#225;th" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giansanti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ascenzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4FNKDJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godehard Sutmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2009.6063" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170941" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fourme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ascone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940880903256866" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2902290" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21655" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVB1X4FL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828769" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1547477108030114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calandrini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hinsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calligari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK75MPMN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kessler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T75TXVZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283232v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2894844" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188115v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711207" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166737v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403877" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hamon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.141" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905042654" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSX4HCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2220037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20296" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutovsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller G.R." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015422v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1806134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154086v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1562620" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087705v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;lders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#243;g" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murzyn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10243" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E763E9EE10BBCB3990C35565252829F8A95D7499/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Petrescu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellerue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller Gr." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(01)00341-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0GRX4D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toxvaerd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.028702" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155436v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421361" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155461v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viduna" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.3986" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Jose Petrescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dellerue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00222-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJX0C86-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155486v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000514" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DD1D311C1A00972F64EA1436F94DFC076AC3832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020008025373" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00223-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS3480GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(99)00163-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM421PT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480441" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.6766" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155566v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Duc Morelon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476879" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155576v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477189" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155694v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.6825" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155706v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020227" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0T2JFN7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155702v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020239" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XZQ7G36Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155715v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.6868" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155711v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Keiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Kneller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(95)00048-K" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-621S0273-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155937v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979400101081" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvajol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.468119" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156653v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1994.1570" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJMQK8F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155721v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.1559" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155958v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029308022173" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Furois-Corbin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.340160203" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PWLTJRJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156035v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465951" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156042v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doster" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Settles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cusack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463361" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Field" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karplus" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Smith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882587" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A1B999DCD8E1DAB0DBC12C923DA6C6379489483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156142v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Kneller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882709" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C0D68B525BEF5F095E5F957C942EE8275B7D35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Geiger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979000101131" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156207v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Niesar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corongiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clementi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100383a037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8Z6W0870-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156153v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029108022453" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900102311" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156222v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927028908031381" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156241v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Titulaer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(85)90183-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G200Z0J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156257v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(84)90022-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F43MQWLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anderson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majewski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90137-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680372v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999122v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999079v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999070v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999165v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999171v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999158v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999203v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999192v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999175v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680373v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010076v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010119v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010101v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071825v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2549987" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheeba Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kneller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micholas Dean Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.10.033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Saouessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.951028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kneller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vernet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Villacorta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ohira-Kawamura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab83c8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901851116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R Kneller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Kneller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054887" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kneller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ashkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bilheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliosa Bordallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Callaway" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318017503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1297503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A. Calligari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Calandrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b02034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Stachura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1399004715007191" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DS163LB3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.1167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823996" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825199" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769782" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718380" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellegrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Calligari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Kneller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smolin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biehl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Kneller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3598483" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21607" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD8HPSPS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczynski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasenkiewicz-Gierula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205380f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486195" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HZD4PSX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godehard Sutmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2009.6063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170941" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horv&#225;th" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253688" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giansanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ascenzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.01.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4FNKDJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fourme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ascone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940880903256866" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21655" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVB1X4FL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2902290" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828769" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1547477108030114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calandrini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hinsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calligari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK75MPMN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kessler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2894844" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.141" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403877" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905042654" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSX4HCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2220037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20296" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutovsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller G.R." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1806134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#243;g" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murzyn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10243" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E763E9EE10BBCB3990C35565252829F8A95D7499/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087705v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;lders" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154086v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1562620" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Petrescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellerue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller Gr." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(01)00341-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0GRX4D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155436v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421361" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toxvaerd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.028702" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Jose Petrescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dellerue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00222-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJX0C86-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155461v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viduna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.3986" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000514" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DD1D311C1A00972F64EA1436F94DFC076AC3832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020008025373" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00223-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS3480GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155493v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(99)00163-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM421PT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155539v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480441" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155566v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Duc Morelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476879" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155551v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.6766" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477189" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155694v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.6825" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020227" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0T2JFN7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020239" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XZQ7G36Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155715v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.6868" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155711v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Keiner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Kneller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(95)00048-K" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-621S0273-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.1559" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155937v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979400101081" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155946v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvajol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.468119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1994.1570" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJMQK8F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029308022173" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Furois-Corbin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.340160203" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PWLTJRJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465951" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doster" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Settles" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cusack" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463361" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Field" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karplus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Smith" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882587" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A1B999DCD8E1DAB0DBC12C923DA6C6379489483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156142v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Kneller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882709" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C0D68B525BEF5F095E5F957C942EE8275B7D35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Geiger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979000101131" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156207v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Niesar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corongiu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clementi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100383a037" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8Z6W0870-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156153v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029108022453" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156230v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900102311" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156222v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927028908031381" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156241v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Titulaer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(85)90183-9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G200Z0J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156257v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(84)90022-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F43MQWLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156250v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anderson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majewski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90137-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680372v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999070v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999122v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999079v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999158v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999165v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999203v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999175v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680373v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010076v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071825v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2549987" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>