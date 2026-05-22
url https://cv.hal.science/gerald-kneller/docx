--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1199,265 +1199,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of quasielastic neutron scattering data from human acetylcholinesterase reveals subtle dynamical changes upon ligand binding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory effects in a random walk description of protein structure ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Peters</w:t>
+                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald R Kneller</w:t>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150 (16), pp.161104. </w:t>
+              <w:t xml:space="preserve">, 2019, 150 (6), pp.064911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5094625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5054887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156638v1</w:t>
+                <w:t xml:space="preserve">hal-02117662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory effects in a random walk description of protein structure ensembles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic analysis of quasielastic neutron scattering data from human acetylcholinesterase reveals subtle dynamical changes upon ligand binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Saouessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
+                <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+                <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 150 (6), pp.064911. </w:t>
+              <w:t xml:space="preserve">, 2019, 150 (16), pp.161104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5054887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5094625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117662v1</w:t>
+                <w:t xml:space="preserve">hal-02156638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency domain modeling of quasielastic neutron scattering from hydrated protein powders: Application to free and inhibited human acetylcholinesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Saouessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: A multiscale Bayesian inference approach to analyzing subdiffusion in particle trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic neutron scattering laws for anomalously diffusing quantum particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (4), pp.044103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2242,238 +2242,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein secondary-structure description with a coarse-grained model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+                <w:t xml:space="preserve">Anomalous Diffusion in Biomolecular Systems from the Perspective of Non-equilibrium Statistical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (7), pp.1411-1422. </w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (6), pp.1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1399004715007191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.46.1167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072279v1</w:t>
+                <w:t xml:space="preserve">hal-02072278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Diffusion in Biomolecular Systems from the Perspective of Non-equilibrium Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Kneller</w:t>
+                <w:t xml:space="preserve">Protein secondary-structure description with a coarse-grained model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (7), pp.1411-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1399004715007191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.46.1167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02072278v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: A scaling approach to anomalous diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (4), pp.041105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2520,51 +2520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous lateral diffusion in lipid bilayers observed by molecular dynamics simulations with atomistic and coarse-grained force fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Stachura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (1-3), pp.245-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2611,51 +2611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free simulation approach to molecular diffusion tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,77 +2702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of reduced coordinate sets for describing protein structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuangwei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti J. Niemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,64 +2819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motional heterogeneity in human acetylcholinesterase revealed by a non-Gaussian model for elastic incoherent neutron scattering Motional heterogeneity in human acetylcholinesterase revealed by a non-Gaussian model for elastic incoherent neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (16), pp.165102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anisotropic atomic motions in proteins on powder-averaged incoherent neutron scattering intensities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2995,248 +2995,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication: a minimal model for the diffusion-relaxation backbone dynamics of proteins.</w:t>
+                <w:t xml:space="preserve">nMoldyn 3: Using task farming for a parallel spectroscopy-oriented analysis of molecular dynamics simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Stachura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 (19), pp.191101. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (25), pp.2043-2048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4718380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726225v1</w:t>
+                <w:t xml:space="preserve">hal-00721865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nMoldyn 3: Using task farming for a parallel spectroscopy-oriented analysis of molecular dynamics simulations.</w:t>
+                <w:t xml:space="preserve">Communication: a minimal model for the diffusion-relaxation backbone dynamics of proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gerald R Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pellegrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerald R Kneller</w:t>
+                <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (25), pp.2043-2048. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (19), pp.191101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.23035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4718380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721865v1</w:t>
+                <w:t xml:space="preserve">hal-00726225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScrewFit: combining localization and description of protein secondary structure</w:t>
               </w:r>
@@ -3434,51 +3434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Kubo relations and conditions for anomalous diffusion: Physical insights from a mathematical theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 134 (22), pp.Article Number: 224106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3525,77 +3525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least constraint approach to the extraction of internal motions from molecular dynamics trajectories of flexible macromolecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (8), pp.084110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3629,51 +3629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Fast Determination of the Optimal Rotational Matrix for Macromolecular Superpositions&amp;quot; [J. Comp. Chem. 31, 1561 (2010)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (1), pp.183-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3849,77 +3849,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection SFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.201-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3953,77 +3953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From NMR relaxation to fractional Brownian dynamics in proteins: results from a virtual experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4096,51 +4096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 133 (14), pp.145101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4174,51 +4174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar dynamics of proteins under hydrostatic pressure-Computer simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,472 +4271,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Molecule Approximation in Memory Function-based Models for Molecular Liquids: Application to Liquid Water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A least-constraint principle for population dynamics and reaction kinetics: Modeling entropy-controlled chemical hypercycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godehard Sutmann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Denis Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zpch.2009.6063⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (17), pp.171101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3253688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521840v1</w:t>
+                <w:t xml:space="preserve">hal-00522464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative model for the heterogeneity of atomic position fluctuations in proteins: A simulation study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Inhibition of viral group-1 and group-2 neuraminidases by oseltamivir: A comparative structural analysis by the ScrewFit algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo A. Calligari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Giansanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ascenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3170941⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522467v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A least-constraint principle for population dynamics and reaction kinetics: Modeling entropy-controlled chemical hypercycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Rigid Molecule Approximation in Memory Function-based Models for Molecular Liquids: Application to Liquid Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godehard Sutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Deriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3253688⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 223 (9), pp.957-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zpch.2009.6063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522464v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of viral group-1 and group-2 neuraminidases by oseltamivir: A comparative structural analysis by the ScrewFit algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Quantitative model for the heterogeneity of atomic position fluctuations in proteins: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (4), pp.045104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3170941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00531141v1</w:t>
+                <w:t xml:space="preserve">hal-00522467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in high-pressure molecular biophysics</w:t>
               </w:r>
@@ -4748,51 +4748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Fourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Ascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (5), pp.39-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4820,251 +4820,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent effects in the slow dynamics of proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Kneller</w:t>
+                <w:t xml:space="preserve">Eckart axis conditions, Gauss’ principle of least constraint, and the optimal superposition of molecular structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 70 (4), pp.1235-1242. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (19), pp.194101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.21655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2902290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176279v1</w:t>
+                <w:t xml:space="preserve">hal-01378837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckart axis conditions, Gauss’ principle of least constraint, and the optimal superposition of molecular structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald R. Kneller</w:t>
+                <w:t xml:space="preserve">Solvent effects in the slow dynamics of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (4), pp.1235-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.21655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2902290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378837v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pressure on the low and fast fractional relaxation dynamics in lysozyme: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (6), pp.065102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5098,77 +5098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws and memory effects in the dynamics of liquids and proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godehard Sutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5521,51 +5521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128 (14), pp.145102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5677,51 +5677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the influence of finite instrumental resolution on elastic neutron scattering intensities from proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Calandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5762,261 +5762,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation studies of structural changes and relaxation processes in lysozyme under pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Role of effective atomic masses in memory function-based models for liquids: A simulation study of liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Calandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godehard Sutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Deriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.01.141⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (23), 236102 (2006) (2 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2403877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388010v1</w:t>
+                <w:t xml:space="preserve">hal-00166737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of effective atomic masses in memory function-based models for liquids: A simulation study of liquid water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Simulation studies of structural changes and relaxation processes in lysozyme under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Calligari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 125 (23), 236102 (2006) (2 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (42-49), pp.4417-4423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2403877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.01.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166737v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient characterization of protein secondary structure in terms of screw motions</w:t>
               </w:r>
@@ -6576,51 +6576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Brownian dynamics in proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 121, pp.10278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6648,294 +6648,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n Moldyn: A program package for a neutron scattering oriented analysis of molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating molecular dynamics simulations by linear prediction of time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brutovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Róg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Kneller</w:t>
+                <w:t xml:space="preserve">T. Mülders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 118, pp.6179-6187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154080v1</w:t>
+                <w:t xml:space="preserve">hal-00087705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating molecular dynamics simulations by linear prediction of time series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G.R. Kneller</w:t>
+                <w:t xml:space="preserve">n Moldyn: A program package for a neutron scattering oriented analysis of molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Róg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (5), pp.657-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.10243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087705v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass and size effects on the memory function of tracer particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7118,468 +7118,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing memory functions from molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to “Comment on ‘Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes’ ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mülders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toxvaerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1421361⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.028702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155436v1</w:t>
+                <w:t xml:space="preserve">hal-02155426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Comment on ‘Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes’ ”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing memory functions from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 63 (2), </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115 (24), pp.11097-11105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.63.028702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1421361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155426v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonicity in slow protein dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Influence of molecular flexibility on DNA radiosensitivity: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Viduna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérald Kneller</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00222-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (3 Pt B), pp.3986-3990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.62.3986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155521v1</w:t>
+                <w:t xml:space="preserve">hal-02155461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of molecular flexibility on DNA radiosensitivity: a simulation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Harmonicity in slow protein dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Kneller</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Jose Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dellerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bellissent-Funel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 261 (1-2), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(00)00222-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.62.3986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02155461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical properties of electrolyte solutions from Brownian dynamics simulations</w:t>
               </w:r>
@@ -7707,51 +7707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection Methods for the Analysis of Complex Motions in Macromolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8056,51 +8056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R. Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 110, pp.7993-7999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8125,51 +8125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified force field for describing vibrational protein dynamics over the whole frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8210,308 +8210,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of alkane chains included in an organic matrix: Molecular dynamics simulation and comparison with neutron scattering experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mülders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toxvaerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.476879⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (5), pp.6766-6780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.6766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155566v1</w:t>
+                <w:t xml:space="preserve">hal-02155551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient stress relaxation in molecular dynamics simulations of semiflexible n -alkanes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of alkane chains included in an organic matrix: Molecular dynamics simulation and comparison with neutron scattering experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan-Duc Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kneller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58 (5), pp.6766-6780. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109 (7), pp.2883-2894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.6766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.476879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155551v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Atomic stress isobaric scaling for systems subjected to holonomic constraints” [J. Chem. Phys. 106 , 195 (1997)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 109 (15), pp.6508-6509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8558,51 +8558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosé-Andersen dynamics of partially rigid molecules: Coupling all degrees of freedom to heat and pressure baths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mülders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 54 (6), pp.6825-6837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8636,51 +8636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of Clusters of Spheres. I. Unconstrained</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8752,51 +8752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of Clusters of Spheres II. Constrained systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 2 (9), pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8842,51 +8842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of constraints on the dynamics of polypeptide chains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9075,51 +9075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Euler equations for linked rigid bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 50 (2), pp.1559-1564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9568,51 +9568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Furois-Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins: Structure, Function, and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 16 (2), pp.141-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10150,51 +10150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-dynamics studies and neutron-scattering experiments on methylene chloride. II. Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,51 +10383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition of Molecular Structures using Quaternions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 7 (1-2), pp.113-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10461,51 +10461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies and neutron scattering experiments on methylene chloride. I. Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10552,51 +10552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Calculate the g-Coefficients of the Molecular Pair Correlation Function from Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Geiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10643,51 +10643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary layer effects on the rate of diffusion-controlled reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.M. Titulaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10746,51 +10746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The covariant form of the Klein-Kramers equation and the associated moment equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald R Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.M. Titulaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11557,165 +11557,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Quantum and classical anomalous diffusion from a perspective of non-equilibrium statistical mechanics</w:t>
+                <w:t xml:space="preserve">New perspectives for interpreting quasielastic neutron scattering spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium on Complex and Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">7th Niels Bohr International Academy School on ESS Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999171v1</w:t>
+                <w:t xml:space="preserve">hal-02999165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for interpreting quasielastic neutron scattering spectra</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Quantum and classical anomalous diffusion from a perspective of non-equilibrium statistical mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Niels Bohr International Academy School on ESS Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Colloquium on Complex and Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999165v1</w:t>
+                <w:t xml:space="preserve">hal-02999171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire invité : Memory effects in a random walk description of protein structure ensembles</w:t>
               </w:r>
@@ -12472,51 +12472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code and data for: Memory effects in a random walk description of protein structure ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kneller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2549987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12712,51 +12712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheeba Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kneller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micholas Dean Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.10.033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Saouessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.951028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kneller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vernet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Villacorta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ohira-Kawamura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab83c8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901851116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R Kneller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Kneller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054887" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kneller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ashkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bilheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliosa Bordallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Callaway" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318017503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1297503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A. Calligari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Calandrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b02034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Stachura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1399004715007191" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DS163LB3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072278v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.1167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823996" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825199" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769782" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718380" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellegrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Calligari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Kneller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smolin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biehl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Kneller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3598483" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21607" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD8HPSPS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczynski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasenkiewicz-Gierula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205380f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486195" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HZD4PSX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godehard Sutmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2009.6063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522467v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170941" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horv&#225;th" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253688" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giansanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ascenzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.01.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4FNKDJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fourme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ascone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940880903256866" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21655" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVB1X4FL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2902290" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828769" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1547477108030114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calandrini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hinsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calligari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK75MPMN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kessler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2894844" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.141" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403877" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905042654" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSX4HCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2220037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20296" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutovsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller G.R." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1806134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#243;g" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murzyn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10243" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E763E9EE10BBCB3990C35565252829F8A95D7499/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087705v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;lders" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154086v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1562620" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Petrescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellerue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller Gr." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(01)00341-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0GRX4D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155436v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421361" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toxvaerd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.028702" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Jose Petrescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dellerue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00222-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJX0C86-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155461v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viduna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.3986" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000514" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DD1D311C1A00972F64EA1436F94DFC076AC3832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020008025373" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00223-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS3480GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155493v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(99)00163-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM421PT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155539v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480441" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155566v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Duc Morelon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476879" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155551v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.6766" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477189" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155694v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.6825" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020227" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0T2JFN7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020239" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XZQ7G36Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155715v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.6868" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155711v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Keiner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Kneller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(95)00048-K" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-621S0273-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.1559" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155937v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979400101081" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155946v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvajol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.468119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1994.1570" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJMQK8F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029308022173" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Furois-Corbin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.340160203" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PWLTJRJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465951" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doster" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Settles" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cusack" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463361" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Field" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karplus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Smith" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882587" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A1B999DCD8E1DAB0DBC12C923DA6C6379489483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156142v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Kneller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882709" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C0D68B525BEF5F095E5F957C942EE8275B7D35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Geiger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979000101131" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156207v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Niesar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corongiu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clementi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100383a037" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8Z6W0870-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156153v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029108022453" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156230v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900102311" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156222v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927028908031381" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156241v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Titulaer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(85)90183-9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G200Z0J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156257v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(84)90022-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F43MQWLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156250v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anderson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majewski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90137-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680372v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999070v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999122v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999079v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999158v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999165v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999203v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999175v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680373v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010076v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071825v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2549987" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheeba Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kneller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micholas Dean Smith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Smith" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.10.033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nidriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mangin-Thro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxlife.2.013005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Saouessi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.951028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kneller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vernet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Villacorta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Ohira-Kawamura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04322" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab83c8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154052v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901851116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Kneller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054887" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R Kneller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094625" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121703" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966150v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kneller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01990351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ashkar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bilheux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliosa Bordallo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Briber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Callaway" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318017503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1297503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959124" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo A. Calligari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Calandrini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b02034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Stachura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.1167" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1399004715007191" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DS163LB3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891357" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.840902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823996" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangwei Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825199" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769782" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pellegrini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718380" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Calligari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Kneller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smolin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biehl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Kneller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2012.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3598483" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626275" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.21607" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PD8HPSPS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczynski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasenkiewicz-Gierula" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651800" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellegrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205380f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486195" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.05.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HZD4PSX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horv&#225;th" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3253688" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Giansanti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ascenzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.01.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L4FNKDJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godehard Sutmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Deriu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2009.6063" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3170941" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fourme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Ascone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940880903256866" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2902290" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.21655" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVB1X4FL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828769" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1547477108030114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Calandrini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hinsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calligari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.07.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK75MPMN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wood" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kessler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2894844" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2779326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2711207" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2403877" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hamon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.141" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444905042654" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSX4HCKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2220037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088724v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088607v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.20296" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brutovsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller G.R." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sutmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015422v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1806134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087705v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#252;lders" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R&#243;g" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murzyn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.10243" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E763E9EE10BBCB3990C35565252829F8A95D7499/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154086v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1562620" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Petrescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellerue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bellissent-Funel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kneller Gr." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(01)00341-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0GRX4D9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155426v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toxvaerd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.63.028702" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1421361" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155461v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viduna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.3986" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Jose Petrescu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dellerue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00222-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHJX0C86-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155486v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000514" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DD1D311C1A00972F64EA1436F94DFC076AC3832/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020008025373" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(00)00223-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS3480GQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155493v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand-Vidal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(99)00163-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM421PT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155539v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480441" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.6766" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155566v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan-Duc Morelon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.476879" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477189" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155694v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.54.6825" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020227" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0T2JFN7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s0089460020239" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XZQ7G36Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155715v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.52.6868" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155711v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Keiner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinhard Kneller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schiller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-4655(95)00048-K" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-621S0273-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.50.1559" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155937v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979400101081" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155946v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sauvajol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.468119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1994.1570" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJMQK8F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155958v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029308022173" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Furois-Corbin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.340160203" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PWLTJRJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.465951" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156042v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Doster" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Settles" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cusack" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.463361" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Field" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karplus" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Smith" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882587" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A1B999DCD8E1DAB0DBC12C923DA6C6379489483/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156142v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Kneller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1991882709" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5C0D68B525BEF5F095E5F957C942EE8275B7D35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Geiger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979000101131" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156207v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Niesar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corongiu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clementi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhattacharya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/j100383a037" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8Z6W0870-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156153v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029108022453" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156230v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268978900102311" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156222v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927028908031381" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156241v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Titulaer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(85)90183-9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G200Z0J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156257v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(84)90022-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F43MQWLC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156250v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anderson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Majewski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-5087(83)90137-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680372v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999070v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999133v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999122v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999079v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999158v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999165v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999171v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999096v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999151v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999203v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999175v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680373v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010076v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010119v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010101v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071825v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2549987" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>