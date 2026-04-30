--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -723,204 +723,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Colloidal Gold Nanoparticle Assembly in a Milli Flow System: Implications for Thermoplasmonic and for the Amplification of Optical Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Voisin</w:t>
+                <w:t xml:space="preserve">Radiation damage in ion-irradiated CeO$_2$ and (Ce, Gd)O$_2$ sinters: effect of the Gd content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooreun Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c00944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564, pp.153667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886858v1</w:t>
+                <w:t xml:space="preserve">cea-04151049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damage in ion-irradiated CeO2 and (Ce, Gd)O2 sinters: Effect of the Gd content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -942,521 +942,521 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooreun Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 564, pp.153667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation damage in ion-irradiated CeO$_2$ and (Ce, Gd)O$_2$ sinters: effect of the Gd content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Gutierrez</w:t>
+                <w:t xml:space="preserve">Flash Colloidal Gold Nanoparticle Assembly in a Milli Flow System: Implications for Thermoplasmonic and for the Amplification of Optical Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pooreun Seo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.6964-6971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c00944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.153667⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04151049v1</w:t>
+                <w:t xml:space="preserve">hal-03886858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’analyse des verres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectroscopy study of damage in swift heavy ion-irradiated ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Losq</w:t>
+                <w:t xml:space="preserve">Gaelle Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariona Tarrago</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Md. Majidur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2022041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.1614-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886866v1</w:t>
+                <w:t xml:space="preserve">cea-04151155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy study of damage in swift heavy ion-irradiated ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
+                <w:t xml:space="preserve">Méthodes d’analyse des verres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Losq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariona Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Gutierrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guillaumet</w:t>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md. Majidur Rahman</w:t>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.1614-1624. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (4), pp.403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.6414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2022041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04151155v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure from glass to melt: a case study along the MgSiO3-CaSiO3 join using neutron and X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,51 +2597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical spectroscopy study of modifications induced in cerium dioxide by electron and ion irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,295 +2846,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t>
+                <w:t xml:space="preserve">Ferrous Iron Under Oxygen-Rich Conditions in the Deep Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
+                <w:t xml:space="preserve">E. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Hudspeth</w:t>
+                <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Afonina</w:t>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cochain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (3), pp.1348-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL081922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147554v1</w:t>
+                <w:t xml:space="preserve">hal-02094595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrous Iron Under Oxygen-Rich Conditions in the Deep Mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boulard</w:t>
+                <w:t xml:space="preserve">Jessica Hudspeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">Veronika Afonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Lelong</w:t>
+                <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (3), pp.1348-1356. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL081922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094595v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color-center formation in x-ray and electron-irradiated magnesium aluminate spinel</w:t>
               </w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,51 +4468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ local environment and partitioning of Ni2+ ions during crystallization of an oxyfluoride glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4596,265 +4596,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Non-bridging Oxygens: Non-Resonant Inelastic X-ray Scattering in Crystalline Lithium Borates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structures of Li6B4O9 and Li3B11O18 and Application of the Dimensional Reduction Formalism to Lithium Borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (20), pp.1. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501730q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic500331u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088029v1</w:t>
+                <w:t xml:space="preserve">hal-01015214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structures of Li6B4O9 and Li3B11O18 and Application of the Dimensional Reduction Formalism to Lithium Borates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Non-bridging Oxygens: Non-Resonant Inelastic X-ray Scattering in Crystalline Lithium Borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Baptiste</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanane Bricha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
+              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (20), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic500331u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic501730q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015214v1</w:t>
+                <w:t xml:space="preserve">hal-01088029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structural Properties of Cations in Nuclear Glasses</w:t>
               </w:r>
@@ -5106,265 +5106,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free energy landscapes of the a-D- and b-D-glucopyranose conformations in both vacuum and aqueous solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Lelong</w:t>
+                <w:t xml:space="preserve">Role of Glucose in Enhancing Stability of Aqueous Silica Gels Against Dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
+                <w:t xml:space="preserve">Rodolphe Heyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Brady</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgia Charalambopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Steriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927022.2012.696114⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp208377t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015224v1</w:t>
+                <w:t xml:space="preserve">hal-01015234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Glucose in Enhancing Stability of Aqueous Silica Gels Against Dehydration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgia Charalambopoulou</w:t>
+                <w:t xml:space="preserve">Free energy landscapes of the a-D- and b-D-glucopyranose conformations in both vacuum and aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Steriotis</w:t>
+                <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Brandt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John W. Brady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1. </w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp208377t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2012.696114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015234v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of fivefold-coordinated Ge atoms in amorphous GeO2 under pressure using inelastic x-ray scattering</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjib Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (4), pp.314-2324. </w:t>
@@ -5657,64 +5657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Brady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6432,51 +6432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05485998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaumet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norito Ishikawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooreun Seo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04151049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tarrago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04151155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gutierrez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Majidur Rahman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911734116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikiya Kado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Kishi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiju Matsumura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sahle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119715" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Takaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100582" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stefanutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bove" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02481144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Watanabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1599145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Ricci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07585A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Costantini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yasuda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1432907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saindou Ismael" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816638236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vercamer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits W Haverkort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/32/325901" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Newville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.06.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugu&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dymshits" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.11.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M70D5M7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Nijnatten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Schoofs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07628" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hijiya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kondo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.08.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01085301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.051" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500331u" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Newville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG3JD76S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2012.696114" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Charalambopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Steriotis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208377t" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Henderson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.134202" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1917" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Nestour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05485998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaumet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norito Ishikawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooreun Seo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04151049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gutierrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04151155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gutierrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Majidur Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tarrago" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911734116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikiya Kado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Kishi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiju Matsumura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sahle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119715" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Takaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100582" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stefanutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bove" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02481144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Watanabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1599145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Ricci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07585A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Costantini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yasuda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1432907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saindou Ismael" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816638236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vercamer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits W Haverkort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/32/325901" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Newville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.06.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugu&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dymshits" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.11.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M70D5M7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Nijnatten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Schoofs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07628" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hijiya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kondo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.08.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01085301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.051" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500331u" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Newville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG3JD76S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Charalambopoulou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Steriotis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208377t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2012.696114" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Henderson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.134202" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1917" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Nestour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>