--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -4596,265 +4596,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structures of Li6B4O9 and Li3B11O18 and Application of the Dimensional Reduction Formalism to Lithium Borates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Non-bridging Oxygens: Non-Resonant Inelastic X-ray Scattering in Crystalline Lithium Borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Baptiste</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanane Bricha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
+              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (20), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic500331u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic501730q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015214v1</w:t>
+                <w:t xml:space="preserve">hal-01088029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Non-bridging Oxygens: Non-Resonant Inelastic X-ray Scattering in Crystalline Lithium Borates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structures of Li6B4O9 and Li3B11O18 and Application of the Dimensional Reduction Formalism to Lithium Borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (20), pp.1. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501730q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic500331u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088029v1</w:t>
+                <w:t xml:space="preserve">hal-01015214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structural Properties of Cations in Nuclear Glasses</w:t>
               </w:r>
@@ -5106,265 +5106,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Glucose in Enhancing Stability of Aqueous Silica Gels Against Dehydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lelong</w:t>
+                <w:t xml:space="preserve">Free energy landscapes of the a-D- and b-D-glucopyranose conformations in both vacuum and aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Heyd</w:t>
+                <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Charalambopoulou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John W. Brady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp208377t⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927022.2012.696114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015234v1</w:t>
+                <w:t xml:space="preserve">hal-01015224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free energy landscapes of the a-D- and b-D-glucopyranose conformations in both vacuum and aqueous solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Lelong</w:t>
+                <w:t xml:space="preserve">Role of Glucose in Enhancing Stability of Aqueous Silica Gels Against Dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Heyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Charalambopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
+                <w:t xml:space="preserve">Theodore Steriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Brady</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astrid Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-12. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927022.2012.696114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp208377t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015224v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of fivefold-coordinated Ge atoms in amorphous GeO2 under pressure using inelastic x-ray scattering</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjib Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (4), pp.314-2324. </w:t>
@@ -5657,64 +5657,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Brady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6432,51 +6432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05485998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaumet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norito Ishikawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooreun Seo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04151049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gutierrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04151155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gutierrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Majidur Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tarrago" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911734116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikiya Kado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Kishi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiju Matsumura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sahle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119715" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Takaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100582" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stefanutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bove" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02481144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Watanabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1599145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Ricci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07585A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Costantini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yasuda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1432907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saindou Ismael" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816638236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vercamer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits W Haverkort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/32/325901" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Newville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.06.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugu&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dymshits" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.11.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M70D5M7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Nijnatten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Schoofs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07628" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hijiya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kondo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.08.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01085301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.051" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500331u" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Newville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG3JD76S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015234v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Charalambopoulou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Steriotis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208377t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2012.696114" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Henderson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.134202" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1917" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Nestour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05485998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costantini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121944" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaumet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norito Ishikawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooreun Seo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165567" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04151049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gutierrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04151155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gutierrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Majidur Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6414" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Losq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tarrago" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047228" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luciani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1911734116" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikiya Kado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Kishi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiju Matsumura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120070" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Clermont Gallerande" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radtke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sahle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2019.119715" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Takaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100582" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stefanutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bove" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02481144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Watanabe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yasuda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1599145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Ricci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soper" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07585A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Costantini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yasuda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5055230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1432907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saindou Ismael" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816638236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vercamer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits W Haverkort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Weber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/32/325901" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Newville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.06.025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugu&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dymshits" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2014.11.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M70D5M7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Nijnatten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Schoofs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen de Wolf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1366/14-07628" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hijiya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kondo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.08.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01085301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.051" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500331u" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104152v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Newville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SG3JD76S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2012.696114" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heyd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Charalambopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Steriotis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp208377t" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Henderson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.134202" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Dabboue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Bhattacharyya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1917" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Tr&#233;guer-Delapierre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Nestour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardinal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.01.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>