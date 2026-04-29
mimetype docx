--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -595,304 +595,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion comme spécialité paradoxale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GÉRER FACE À L’INCONNU : CONTRÔLE ET RÉSILIENCE DES ORGANISATIONS À L’ÉPREUVE D’UNE PANDÉMIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.148.0205⟩</w:t>
+              <w:t xml:space="preserve">Pôle sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (56), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.056.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779301v1</w:t>
+                <w:t xml:space="preserve">hal-03587497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des managers pour un monde meilleur : La responsabilité sociale des écoles de management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrôle de gestion comme spécialité paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.148.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618974v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GÉRER FACE À L’INCONNU : CONTRÔLE ET RÉSILIENCE DES ORGANISATIONS À L’ÉPREUVE D’UNE PANDÉMIE</w:t>
+                <w:t xml:space="preserve">Former des managers pour un monde meilleur : La responsabilité sociale des écoles de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psud.056.0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03587497v1</w:t>
+                <w:t xml:space="preserve">hal-03618974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale de l'enseignant chercheur en contrôle de gestion</w:t>
               </w:r>
@@ -954,222 +954,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception collective d’un Balanced Scorecard à son abandon : l’apprentissage organisationnel en question(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cca.251.0013⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.120-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051851v1</w:t>
+                <w:t xml:space="preserve">hal-03610025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la conception collective d’un Balanced Scorecard à son abandon : l’apprentissage organisationnel en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.120-132. </w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (25), pp.13-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.251.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610025v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback centré sur une facette de la performance et pression financière interne dans le cadre de la realization d’une tâche complexe : une étude dans les hôpitaux publics français.</w:t>
               </w:r>
@@ -1582,76 +1582,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myth and Rhetoric of Global Performance: the discourse of the Global Reporting Initiative.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhétorique et mythe de la Performance Globale L’analyse des discours de la Global Reporting Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
@@ -1674,301 +1674,301 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661038v1</w:t>
+                <w:t xml:space="preserve">hal-02042424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TDABC : un outil d’évaluation de la médiation en santé ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myth and Rhetoric of Global Performance: the discourse of the Global Reporting Initiative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Seignour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jgem.157.0429⟩</w:t>
+              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830060v1</w:t>
+                <w:t xml:space="preserve">hal-01661038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhétorique et mythe de la Performance Globale L’analyse des discours de la Global Reporting Initiative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Chauvey</w:t>
+                <w:t xml:space="preserve">Le TDABC : un outil d’évaluation de la médiation en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpa.2014.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.157.0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02042424v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costing Hospital Surgery Services: The Method Matters</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Balanced Scorecard à l'épreuve de l'expérience : de l'assemblage d'un &amp;quot;puzzle&amp;quot; à la construction d'un &amp;quot;Lego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211 (2), pp.65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2343,51 +2343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire les stratégies avec le Balanced Scorecard:vers une approche interactive du modèle de Kaplan et Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (2), pp.33-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2503,51 +2503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités et dilemmes de l'enseignant-chercheur en sciences comptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons de la crise sanitaire du COVID-19 pour le contrôle de gestion des hôpitaux publics : d’une logique de l’efficience à une logique de l’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX USP International Conference in Accounting. Accounting as a governance mechanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3515,51 +3515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des managers responsables pour un monde meilleur : les stratégies de soutenabilité de deux écoles de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,518 +3863,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+                <w:t xml:space="preserve">Balanced Scorecard et apprentissage organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème Congrès Institut International des Coûts (IIC) &amp; 4ème congrès transatlantique de comptabilité, audit, contrôle et gestion des coûts, en partenariat avec ISEOR &amp; et l’American Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01532743v1</w:t>
+                <w:t xml:space="preserve">hal-02089248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced Scorecard et apprentissage organisationnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
+                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Institut International des Coûts (IIC) &amp; 4ème congrès transatlantique de comptabilité, audit, contrôle et gestion des coûts, en partenariat avec ISEOR &amp; et l’American Accounting Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089248v1</w:t>
+                <w:t xml:space="preserve">halshs-01532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094227v1</w:t>
+                <w:t xml:space="preserve">halshs-01369412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Renaud Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès Association Internationale de Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369407v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and Management Control Systems in hybrid Meta-organizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gurău Călin</w:t>
+                <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Accounting Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">RENT XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835665v1</w:t>
+                <w:t xml:space="preserve">hal-01415873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4403,614 +4403,614 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st ICSB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+                <w:t xml:space="preserve">Governance and Management Control Systems in hybrid Meta-organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurău Călin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">American Accounting Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415873v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Grima</w:t>
+                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Renaud Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international EAISM Public sector conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112205v1</w:t>
+                <w:t xml:space="preserve">hal-02094227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion face aux enjeux de la performance globale : une étude auprès de contrôleurs de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'ADERSE </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341635v1</w:t>
+                <w:t xml:space="preserve">halshs-01369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartographies des risques : du simulacre à l’imagination critique de futurs alternatifs. Le cas d’une entreprise d’assurance française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nöel Chauvey</w:t>
+                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th international EAISM Public sector conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082920v1</w:t>
+                <w:t xml:space="preserve">hal-02112205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle de gestion face aux enjeux de la performance globale : une étude auprès de contrôleurs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'ADERSE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369412v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+                <w:t xml:space="preserve">Les cartographies des risques : du simulacre à l’imagination critique de futurs alternatifs. Le cas d’une entreprise d’assurance française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nöel Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Internationale de Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">37ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094164v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Time Driven Activity Based Costing : un outil d’évaluation la médiation? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
               </w:r>
@@ -5223,424 +5223,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity-Based Costing (TDABC) : Un outil d’évaluation de la médiation dans le secteur de la santé ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conséquences des changements normatifs sur le management des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060520v1</w:t>
+                <w:t xml:space="preserve">hal-02060404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences des changements normatifs sur le management des établissements de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Time Driven Activity-Based Costing (TDABC) : Un outil d’évaluation de la médiation dans le secteur de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060404v1</w:t>
+                <w:t xml:space="preserve">hal-02060520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un choc de gestion des normes dans les organisations plutôt que de simplification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pigé</w:t>
+                <w:t xml:space="preserve">Balanced Scorecard and Business Model as strategic management tools package: the successful strategic alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th Conference on Performance Measurement and Management Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408573v1</w:t>
+                <w:t xml:space="preserve">hal-02060512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced Scorecard and Business Model as strategic management tools package: the successful strategic alignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Deville</w:t>
+                <w:t xml:space="preserve">Vers un choc de gestion des normes dans les organisations plutôt que de simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Performance Measurement and Management Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060512v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’émergence de la fonction contrôle de gestion dans les grandes entreprises industrielles du Maroc</w:t>
               </w:r>
@@ -6138,437 +6138,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du contrôle de gestion dans les stratégies de développement durable des entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REPORTING ET PILOTAGE SOCIETAUX : REPENSER LA PERFORMANCE GLOBALE A L'AUNE DES PARADOXES DE LA RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales Montpellier Sherbrooke, 27-28 juin 2013 (colloque international sans actes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00880959v1</w:t>
+                <w:t xml:space="preserve">hal-00992993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des systèmes de contrôle de gestion dans les stratégies de développement durable : modèles intégrés de performance et/ou hypocrisie organisationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Sustainability Balanced Scorecards en question : du Balanced Scorecard au Paradoxical Scorecard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CSEAR France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Francophone de Comptabilité2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00880951v1</w:t>
+                <w:t xml:space="preserve">halshs-00879203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the Relevance of Corporate Social Performance Measurement: from &amp;quot;Balanced&amp;quot; to &amp;quot;Paradoxical&amp;quot; Scorecards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle du contrôle de gestion dans les stratégies de développement durable des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Accounting Association's Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, United States. pp.1-25</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales Montpellier Sherbrooke, 27-28 juin 2013 (colloque international sans actes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00880452v1</w:t>
+                <w:t xml:space="preserve">halshs-00880959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPORTING ET PILOTAGE SOCIETAUX : REPENSER LA PERFORMANCE GLOBALE A L'AUNE DES PARADOXES DE LA RSE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des systèmes de contrôle de gestion dans les stratégies de développement durable : modèles intégrés de performance et/ou hypocrisie organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Canada. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">Congrès CSEAR France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992993v1</w:t>
+                <w:t xml:space="preserve">halshs-00880951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sustainability Balanced Scorecards en question : du Balanced Scorecard au Paradoxical Scorecard</w:t>
+                <w:t xml:space="preserve">Questioning the Relevance of Corporate Social Performance Measurement: from &amp;quot;Balanced&amp;quot; to &amp;quot;Paradoxical&amp;quot; Scorecards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Francophone de Comptabilité2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.1-26</w:t>
+              <w:t xml:space="preserve">American Accounting Association's Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United States. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00879203v1</w:t>
+                <w:t xml:space="preserve">halshs-00880452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONTROLE DE GESTION AU SERVICE DU GOUVERNEMENT DE L'UNIVERSITÉ : PROPOS D'ÉTAPE SUR LA CONCEPTION D'UN BALANCED SCORECARD AU SEIN D'UNE UNIVERSITÉ FRANÇAISE.</w:t>
               </w:r>
@@ -7218,51 +7218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,199 +7671,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches contingentes (structurelles et comportementales du contrôle</w:t>
+                <w:t xml:space="preserve">Le Contrôle de gestion et les mutations de l’hôpital Public dans un monde en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dambrin Claire; Mourey Damien. </w:t>
+              <w:t xml:space="preserve">Marc Bollecker; Angèle Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands courants en contrôle de gestion. Approches organisationnelles et sociétales du contrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.39-58, 2023, 978-2-37687-766-0</w:t>
+              <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VUIBERT, pp.143-149, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274589v1</w:t>
+                <w:t xml:space="preserve">hal-04192007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Contrôle de gestion et les mutations de l’hôpital Public dans un monde en transition</w:t>
+                <w:t xml:space="preserve">Approches contingentes (structurelles et comportementales du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Bollecker; Angèle Renaud. </w:t>
+              <w:t xml:space="preserve">Dambrin Claire; Mourey Damien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VUIBERT, pp.143-149, 2023</w:t>
+              <w:t xml:space="preserve">Les grands courants en contrôle de gestion. Approches organisationnelles et sociétales du contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.39-58, 2023, 978-2-37687-766-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192007v1</w:t>
+                <w:t xml:space="preserve">hal-04274589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et résilience en situation d'incertitude radicale : quelles leçons retirer de la pandémie Covid-19 ?</w:t>
               </w:r>
@@ -8662,307 +8662,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociétale des organisations et performance globale : les modèles intégrés de performance en question(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
+                <w:t xml:space="preserve">Le pilotage stratégique des clubs professionnels de rugby, entre performances sportive et financière : les apports du &amp;quot;balanced scorecard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Denis Travaillé; Jean-Pascal Gond; Emmanuel Bayle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Winand; Thierry Zintz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La responsabilité sociale des organisations. Des discours aux pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2014, 978-2-311-40085-4</w:t>
+              <w:t xml:space="preserve">Management et évaluation de la performance. Un défi pour les organisations sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.101-113, 2014, 978-2804184292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106858v1</w:t>
+                <w:t xml:space="preserve">hal-02101090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage stratégique des clubs professionnels de rugby, entre performances sportive et financière : les apports du &amp;quot;balanced scorecard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Augé</w:t>
+                <w:t xml:space="preserve">Des théories pour repenser le contrôle de gestion : des dispositifs discursifs et instrumentaux ancrés dans un contexte social et institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et évaluation de la performance. Un défi pour les organisations sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.101-113, 2014, 978-2804184292</w:t>
+              <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-29, 2014, Recherche, 978-2-311-40096-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101090v1</w:t>
+                <w:t xml:space="preserve">hal-04114439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des théories pour repenser le contrôle de gestion : des dispositifs discursifs et instrumentaux ancrés dans un contexte social et institutionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bollecker</w:t>
+                <w:t xml:space="preserve">Responsabilité sociétale des organisations et performance globale : les modèles intégrés de performance en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Travaillé; Jean-Pascal Gond; Emmanuel Bayle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-29, 2014, Recherche, 978-2-311-40096-0</w:t>
+              <w:t xml:space="preserve">La responsabilité sociale des organisations. Des discours aux pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2014, 978-2-311-40085-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114439v1</w:t>
+                <w:t xml:space="preserve">hal-02106858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et pérennité organisationnelle: Les apports du Balanced Scorecard comme levier de contrôle interactif</w:t>
               </w:r>
@@ -9301,51 +9301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2493706B"/>
+    <w:nsid w:val="20713DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9532,51 +9532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-naro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9746-3890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09267772X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04725442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Chehimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Chehimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.020.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chauvey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.293.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aug&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060892ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Domingo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01689695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-11-2016-0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2014.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ2GQRQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cudennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02042424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.183.0067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.211.81-92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6SLL83GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09675421111187674" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.031.0024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.122.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.156.203-219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/180F3D1469EF856B82627774B9135EEE91DF3EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.042.0045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Yannick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem Vernhet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03084470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03084460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaud Domingo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur&#259;u C&#259;lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-N&#246;el Chauvey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Domingo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggrickx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mrani Zantar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louitri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegbe Afafu Aiyewa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879203v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lehmann-Ortega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chabin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01120602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400960-le-controle-de-gestion-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274589v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Ludec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01120605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-naro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9746-3890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09267772X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04725442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Chehimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Chehimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.020.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chauvey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.293.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aug&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060892ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Domingo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01689695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-11-2016-0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02042424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2014.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ2GQRQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cudennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.183.0067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.211.81-92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6SLL83GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09675421111187674" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.031.0024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.122.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.156.203-219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/180F3D1469EF856B82627774B9135EEE91DF3EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.042.0045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Yannick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem Vernhet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03084470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03084460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaud Domingo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur&#259;u C&#259;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-N&#246;el Chauvey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Domingo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggrickx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mrani Zantar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louitri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegbe Afafu Aiyewa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lehmann-Ortega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chabin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01120602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400960-le-controle-de-gestion-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Ludec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01120605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101090v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>