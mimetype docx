--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -595,304 +595,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GÉRER FACE À L’INCONNU : CONTRÔLE ET RÉSILIENCE DES ORGANISATIONS À L’ÉPREUVE D’UNE PANDÉMIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le contrôle de gestion comme spécialité paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle sud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psud.056.0045⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.148.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587497v1</w:t>
+                <w:t xml:space="preserve">hal-03779301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion comme spécialité paradoxale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Former des managers pour un monde meilleur : La responsabilité sociale des écoles de management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.7-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779301v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des managers pour un monde meilleur : La responsabilité sociale des écoles de management</w:t>
+                <w:t xml:space="preserve">GÉRER FACE À L’INCONNU : CONTRÔLE ET RÉSILIENCE DES ORGANISATIONS À L’ÉPREUVE D’UNE PANDÉMIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaille</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pôle sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (56), pp.45-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.056.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618974v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale de l'enseignant chercheur en contrôle de gestion</w:t>
               </w:r>
@@ -954,222 +954,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la conception collective d’un Balanced Scorecard à son abandon : l’apprentissage organisationnel en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (25), pp.13-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.251.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610025v1</w:t>
+                <w:t xml:space="preserve">hal-02051851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception collective d’un Balanced Scorecard à son abandon : l’apprentissage organisationnel en question(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (25), pp.13-54. </w:t>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.251.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051851v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback centré sur une facette de la performance et pression financière interne dans le cadre de la realization d’une tâche complexe : une étude dans les hôpitaux publics français.</w:t>
               </w:r>
@@ -1582,76 +1582,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhétorique et mythe de la Performance Globale L’analyse des discours de la Global Reporting Initiative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myth and Rhetoric of Global Performance: the discourse of the Global Reporting Initiative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Chauvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Seignour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
@@ -1674,301 +1674,301 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042424v1</w:t>
+                <w:t xml:space="preserve">hal-01661038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myth and Rhetoric of Global Performance: the discourse of the Global Reporting Initiative.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le TDABC : un outil d’évaluation de la médiation en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpa.2014.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.157.0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661038v1</w:t>
+                <w:t xml:space="preserve">hal-01830060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TDABC : un outil d’évaluation de la médiation en santé ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+                <w:t xml:space="preserve">Rhétorique et mythe de la Performance Globale L’analyse des discours de la Global Reporting Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Seignour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2014.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jgem.157.0429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830060v1</w:t>
+                <w:t xml:space="preserve">hal-02042424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costing Hospital Surgery Services: The Method Matters</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Balanced Scorecard à l'épreuve de l'expérience : de l'assemblage d'un &amp;quot;puzzle&amp;quot; à la construction d'un &amp;quot;Lego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211 (2), pp.65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2343,51 +2343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire les stratégies avec le Balanced Scorecard:vers une approche interactive du modèle de Kaplan et Norton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (2), pp.33-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2503,51 +2503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités et dilemmes de l'enseignant-chercheur en sciences comptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons de la crise sanitaire du COVID-19 pour le contrôle de gestion des hôpitaux publics : d’une logique de l’efficience à une logique de l’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX USP International Conference in Accounting. Accounting as a governance mechanism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3515,51 +3515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des managers responsables pour un monde meilleur : les stratégies de soutenabilité de deux écoles de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3673,394 +3673,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Anaheim California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792903v1</w:t>
+                <w:t xml:space="preserve">hal-01840556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Grima</w:t>
+                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Anaheim California, United States</w:t>
+              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840556v1</w:t>
+                <w:t xml:space="preserve">hal-01792903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced Scorecard et apprentissage organisationnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
+                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Institut International des Coûts (IIC) &amp; 4ème congrès transatlantique de comptabilité, audit, contrôle et gestion des coûts, en partenariat avec ISEOR &amp; et l’American Accounting Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089248v1</w:t>
+                <w:t xml:space="preserve">halshs-01532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+                <w:t xml:space="preserve">Balanced Scorecard et apprentissage organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème Congrès Institut International des Coûts (IIC) &amp; 4ème congrès transatlantique de comptabilité, audit, contrôle et gestion des coûts, en partenariat avec ISEOR &amp; et l’American Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01532743v1</w:t>
+                <w:t xml:space="preserve">hal-02089248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
               </w:r>
@@ -4089,73 +4089,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
+              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369412v1</w:t>
+                <w:t xml:space="preserve">halshs-01369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
               </w:r>
@@ -4197,73 +4197,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association Internationale de Management Public (AIRMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094164v1</w:t>
+                <w:t xml:space="preserve">hal-02094227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
               </w:r>
@@ -4528,489 +4528,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">9th international EAISM Public sector conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094227v1</w:t>
+                <w:t xml:space="preserve">hal-02112205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle de gestion face aux enjeux de la performance globale : une étude auprès de contrôleurs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'ADERSE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369407v1</w:t>
+                <w:t xml:space="preserve">hal-01341635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Hybridization versus polarization: the case of French Public Hospitals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Grima</w:t>
+                <w:t xml:space="preserve">Les cartographies des risques : du simulacre à l’imagination critique de futurs alternatifs. Le cas d’une entreprise d’assurance française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nöel Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international EAISM Public sector conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">37ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112205v1</w:t>
+                <w:t xml:space="preserve">hal-02082920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion face aux enjeux de la performance globale : une étude auprès de contrôleurs de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'ADERSE </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341635v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartographies des risques : du simulacre à l’imagination critique de futurs alternatifs. Le cas d’une entreprise d’assurance française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nöel Chauvey</w:t>
+                <w:t xml:space="preserve">Le Time Driven Activity Based Costing (TDABC), modèle de calcul de coût adapté au parcours de soins des maladies chroniques ? Cas du parcours de soins de l’AVC Ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Renaud Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès Association Internationale de Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082920v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Time Driven Activity Based Costing : un outil d’évaluation la médiation? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
               </w:r>
@@ -5223,247 +5223,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences des changements normatifs sur le management des établissements de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Time Driven Activity-Based Costing (TDABC) : Un outil d’évaluation de la médiation dans le secteur de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060404v1</w:t>
+                <w:t xml:space="preserve">hal-02060520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity-Based Costing (TDABC) : Un outil d’évaluation de la médiation dans le secteur de la santé ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conséquences des changements normatifs sur le management des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060520v1</w:t>
+                <w:t xml:space="preserve">hal-02060404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced Scorecard and Business Model as strategic management tools package: the successful strategic alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5620,355 +5620,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’émergence de la fonction contrôle de gestion dans les grandes entreprises industrielles du Maroc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Time Driven Activity BasedCosting : un outil d’évaluation, objet-frontière de la médiation ? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Mrani Zantar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque international de l’ISEOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Dialogue Euro Méditerranéen de Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099703v1</w:t>
+                <w:t xml:space="preserve">hal-02089216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Etude de l’émergence de la fonction contrôle de gestion dans les grandes entreprises industrielles du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mrani Zantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Messeghem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+                <w:t xml:space="preserve">A. Louitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">5ème colloque international de l’ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899216v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Time Driven Activity BasedCosting : un outil d’évaluation, objet-frontière de la médiation ? Le cas d’un réseau de médiateurs en établissement de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariel Eggrickx</w:t>
+                <w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Cudennec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue Euro Méditerranéen de Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089216v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique et mythe de la performance globale</w:t>
               </w:r>
@@ -6138,437 +6138,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPORTING ET PILOTAGE SOCIETAUX : REPENSER LA PERFORMANCE GLOBALE A L'AUNE DES PARADOXES DE LA RSE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle du contrôle de gestion dans les stratégies de développement durable des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Canada. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales Montpellier Sherbrooke, 27-28 juin 2013 (colloque international sans actes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992993v1</w:t>
+                <w:t xml:space="preserve">halshs-00880959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sustainability Balanced Scorecards en question : du Balanced Scorecard au Paradoxical Scorecard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des systèmes de contrôle de gestion dans les stratégies de développement durable : modèles intégrés de performance et/ou hypocrisie organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Francophone de Comptabilité2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.1-26</w:t>
+              <w:t xml:space="preserve">Congrès CSEAR France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00879203v1</w:t>
+                <w:t xml:space="preserve">halshs-00880951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du contrôle de gestion dans les stratégies de développement durable des entreprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questioning the Relevance of Corporate Social Performance Measurement: from &amp;quot;Balanced&amp;quot; to &amp;quot;Paradoxical&amp;quot; Scorecards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales Montpellier Sherbrooke, 27-28 juin 2013 (colloque international sans actes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">American Accounting Association's Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United States. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00880959v1</w:t>
+                <w:t xml:space="preserve">halshs-00880452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des systèmes de contrôle de gestion dans les stratégies de développement durable : modèles intégrés de performance et/ou hypocrisie organisationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REPORTING ET PILOTAGE SOCIETAUX : REPENSER LA PERFORMANCE GLOBALE A L'AUNE DES PARADOXES DE LA RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CSEAR France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.15</w:t>
+              <w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00880951v1</w:t>
+                <w:t xml:space="preserve">hal-00992993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the Relevance of Corporate Social Performance Measurement: from &amp;quot;Balanced&amp;quot; to &amp;quot;Paradoxical&amp;quot; Scorecards</w:t>
+                <w:t xml:space="preserve">Les Sustainability Balanced Scorecards en question : du Balanced Scorecard au Paradoxical Scorecard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Accounting Association's Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, United States. pp.1-25</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Francophone de Comptabilité2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00880452v1</w:t>
+                <w:t xml:space="preserve">halshs-00879203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONTROLE DE GESTION AU SERVICE DU GOUVERNEMENT DE L'UNIVERSITÉ : PROPOS D'ÉTAPE SUR LA CONCEPTION D'UN BALANCED SCORECARD AU SEIN D'UNE UNIVERSITÉ FRANÇAISE.</w:t>
               </w:r>
@@ -6889,226 +6889,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLE ET COMPORTEMENTS : UNE REVUE DE LA LITTERATURE ANGLO-SAXONNE</w:t>
+                <w:t xml:space="preserve">Les Tableaux de bord stratégiques entre conception et action : propos d'étape d'une recherche intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Langevin</w:t>
+                <w:t xml:space="preserve">Yann Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification et maîtrise des risques : enjeux pour l'audit, la comptabilité et le contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2003, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">, May 2003, Belgique. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00582794v1</w:t>
+                <w:t xml:space="preserve">halshs-00582745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Tableaux de bord stratégiques entre conception et action : propos d'étape d'une recherche intervention</w:t>
+                <w:t xml:space="preserve">CONTROLE ET COMPORTEMENTS : UNE REVUE DE LA LITTERATURE ANGLO-SAXONNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Chabin</w:t>
+                <w:t xml:space="preserve">Pascal Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification et maîtrise des risques : enjeux pour l'audit, la comptabilité et le contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2003, Belgique. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">, May 2003, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00582745v1</w:t>
+                <w:t xml:space="preserve">halshs-00582794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7199,461 +7199,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du monde.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+                <w:t xml:space="preserve">Les dilemmes de l'enseignant en comptabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">EMS Management &amp; Société, 2018, 978-2-37687-102-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 978-2-3260-0335-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829090v1</w:t>
+                <w:t xml:space="preserve">hal-05613965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting, Innovations et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+                <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions Management &amp; Société - Ems, 2018, 978-2-37687-120-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Management &amp; Société, 2018, 978-2-37687-102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829077v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reporting, Innovations et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ECONOMICA, pp.397, 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Management &amp; Société - Ems, 2018, 978-2-37687-120-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120602v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Recherche, 978-2-311-40096-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECONOMICA, pp.397, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182689v1</w:t>
+                <w:t xml:space="preserve">hal-01120602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bollecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Recherche, 978-2-311-40096-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management, mondialisation, écologie. Regards critiques en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Palpacuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science Publications, Lavoisier, pp.391, 2010, coll. « Technologies et développement »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7663,529 +7764,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Contrôle de gestion et les mutations de l’hôpital Public dans un monde en transition</w:t>
+                <w:t xml:space="preserve">Approches contingentes (structurelles et comportementales du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Bollecker; Angèle Renaud. </w:t>
+              <w:t xml:space="preserve">Dambrin Claire; Mourey Damien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VUIBERT, pp.143-149, 2023</w:t>
+              <w:t xml:space="preserve">Les grands courants en contrôle de gestion. Approches organisationnelles et sociétales du contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.39-58, 2023, 978-2-37687-766-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192007v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches contingentes (structurelles et comportementales du contrôle</w:t>
+                <w:t xml:space="preserve">Le Contrôle de gestion et les mutations de l’hôpital Public dans un monde en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dambrin Claire; Mourey Damien. </w:t>
+              <w:t xml:space="preserve">Marc Bollecker; Angèle Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands courants en contrôle de gestion. Approches organisationnelles et sociétales du contrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.39-58, 2023, 978-2-37687-766-0</w:t>
+              <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VUIBERT, pp.143-149, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274589v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de gestion et résilience en situation d'incertitude radicale : quelles leçons retirer de la pandémie Covid-19 ?</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 5. Slack(s), risques climatiques et organisations de santé : quelles perspectives de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Ludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente. La comptabilité et le contrôle à l’épreuve de la crise Covid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.107-126, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837404v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Slack(s), risques climatiques et organisations de santé : quelles perspectives de recherche ?</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle de gestion et résilience en situation d'incertitude radicale : quelles leçons retirer de la pandémie Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giordano Spring Sophie; Villesèque-Dubus Fabienne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente. La comptabilité et le contrôle à l’épreuve de la crise Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.127-146, 2022, 978-2-37687-600-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867084v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert N. Anthony. Un précurseur incompris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chatelain-Ponroy Stéphanie; Gibert Patrick; Rival Madina; Burlaud Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.177-186, 2021, Grands auteurs, 2376873843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hôpitaux et les universités à l'heure du reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8227,87 +8328,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting, innovations et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.179-194, 2018, 978-2-37687-120-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conter, Compter et Dompter le monde ? La comptabilité au prisme des discours, des instruments et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8322,142 +8423,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et société. Entre représentation et construction du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.305-330, 2018, 978-2-37687-102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale du contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises, Valeur(s) et Prospérité : le capitalisme socialement responsable sous la direction de Henri Savall, Véronique Zardet, Marc Bonnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.221-223, 2016, 978-2-917078-51-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing, un chaînon clé dans le contrôle de gestion stratégique : son rôle dans la logique du Balanced Scorecard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8477,73 +8578,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique des Garets ; Christophe Fournier (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génération Marketing et Sciences de Gestion. Mélanges en l'honneur du Professeur Pierre-Louis DUBOIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.97-104, 2016, 978-2-7178-6888-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter les paradoxes de la performance globale : pour un Paradoxical Scorecard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8563,422 +8664,422 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Naro; Denis Travaillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECONOMICA, pp.277-305, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le New Public Management ou la gestion malade de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dérives et perspectives de la gestion. Echanges autour des travaux de Julienne Brabet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, Presses Universitaires, pp.169-176, 2015, 9782757411377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage stratégique des clubs professionnels de rugby, entre performances sportive et financière : les apports du &amp;quot;balanced scorecard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Augé</w:t>
+                <w:t xml:space="preserve">Responsabilité sociétale des organisations et performance globale : les modèles intégrés de performance en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mathieu Winand; Thierry Zintz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Travaillé; Jean-Pascal Gond; Emmanuel Bayle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et évaluation de la performance. Un défi pour les organisations sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.101-113, 2014, 978-2804184292</w:t>
+              <w:t xml:space="preserve">La responsabilité sociale des organisations. Des discours aux pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2014, 978-2-311-40085-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101090v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des théories pour repenser le contrôle de gestion : des dispositifs discursifs et instrumentaux ancrés dans un contexte social et institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de gestion aujourd'hui. Débats, controverses et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-29, 2014, Recherche, 978-2-311-40096-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociétale des organisations et performance globale : les modèles intégrés de performance en question(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Travaillé</w:t>
+                <w:t xml:space="preserve">Le pilotage stratégique des clubs professionnels de rugby, entre performances sportive et financière : les apports du &amp;quot;balanced scorecard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Denis Travaillé; Jean-Pascal Gond; Emmanuel Bayle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Winand; Thierry Zintz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La responsabilité sociale des organisations. Des discours aux pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2014, 978-2-311-40085-4</w:t>
+              <w:t xml:space="preserve">Management et évaluation de la performance. Un défi pour les organisations sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.101-113, 2014, 978-2804184292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106858v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et pérennité organisationnelle: Les apports du Balanced Scorecard comme levier de contrôle interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8994,246 +9095,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pilotage de la pérennité organisationnelle - Normes, Représentations et contrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.163- 187, 2013, Management &amp; Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à une hégémonie managériale mondialisée, quelles recherches critiques en sciences de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palpacuer, Florence and Leroy, Maya and Naro, Gérald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management, mondialisation, écologie. Regards critiques en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, Lavoisier, pp.17-36, 2010, coll. « Technologies et développement »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et systèmes de rémunération dans les nouvelles formes d’organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rémunérations, politiques et pratiques pour les années 2000, J.M. Peretti et P. Roussel (coord), ed. Vuibert, collection Entreprendre, série Vital Roux,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9301,51 +9402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20713DE9"/>
+    <w:nsid w:val="B7810D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9532,51 +9633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-naro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9746-3890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09267772X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04725442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Chehimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Chehimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.020.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chauvey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.293.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aug&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060892ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Domingo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01689695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-11-2016-0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02042424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2014.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ2GQRQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cudennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.183.0067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.211.81-92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6SLL83GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09675421111187674" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.031.0024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.122.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.156.203-219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/180F3D1469EF856B82627774B9135EEE91DF3EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.042.0045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Yannick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem Vernhet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03084470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03084460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaud Domingo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur&#259;u C&#259;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-N&#246;el Chauvey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Domingo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggrickx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mrani Zantar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louitri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegbe Afafu Aiyewa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lehmann-Ortega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chabin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01120602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400960-le-controle-de-gestion-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466540v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Ludec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278864v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341616v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01120605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101090v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118298v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-naro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9746-3890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09267772X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04725442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Chehimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Chehimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.020.0037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chauvey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.293.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03779301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618974v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587497v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Travaill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02051851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.251.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057154v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Georgescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aug&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060892ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Domingo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01689695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-11-2016-0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Seignour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2014.09.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ2GQRQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cudennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.157.0429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02042424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097290" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.183.0067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.211.81-92" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6SLL83GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01825511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09675421111187674" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.031.0024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lacroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.122.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829890v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fenneteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.156.203-219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/180F3D1469EF856B82627774B9135EEE91DF3EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01829883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.042.0045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gomez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Yannick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilhem Vernhet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03084470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03084460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089248v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaud Domingo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur&#259;u C&#259;lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-N&#246;el Chauvey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Domingo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eggrickx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vernhet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060520v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cudennec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mrani Zantar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louitri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegbe Afafu Aiyewa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879203v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458890v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lehmann-Ortega" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582745v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chabin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langevin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01120602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782311400960-le-controle-de-gestion-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274589v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192007v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Ludec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842969v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01120605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879276v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>