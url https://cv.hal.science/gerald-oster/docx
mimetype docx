--- v0 (2026-04-11)
+++ v1 (2026-05-09)
@@ -1378,248 +1378,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teaching System To Learn Programming: the Programmer's Learning Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Quinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+                <w:t xml:space="preserve">Olivia Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Innovation and Technology in Computer Science Education 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2729094.2742626⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Supported Cooperative Work 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oslo, Norway. pp.223-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20499-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238377v1</w:t>
+                <w:t xml:space="preserve">hal-01238831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+                <w:t xml:space="preserve">A Teaching System To Learn Programming: the Programmer's Learning Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Supported Cooperative Work 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Oslo, Norway. pp.223-242, </w:t>
+              <w:t xml:space="preserve">ACM Conference on Innovation and Technology in Computer Science Education 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vilnius, Lithuania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20499-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2729094.2742626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238831v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
               </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1837,312 +1837,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration over Wiki Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc André</w:t>
+                <w:t xml:space="preserve">Évaluation de l'occupation mémoire des CRDTs pour l'édition collaborative temps-réel mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCES'12 - The Twelfth International Workshop on Collaborative Editing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Seattle, United States</w:t>
+              <w:t xml:space="preserve">UbiMob - French-speaking Conference on Mobility and Ubiquity Computing - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726833v1</w:t>
+                <w:t xml:space="preserve">hal-00710258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'occupation mémoire des CRDTs pour l'édition collaborative temps-réel mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urso</w:t>
+                <w:t xml:space="preserve">Collaboration over Wiki Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob - French-speaking Conference on Mobility and Ubiquity Computing - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t>
+              <w:t xml:space="preserve">IWCES'12 - The Twelfth International Workshop on Collaborative Editing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710258v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating CRDTs for Real-time Document Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Gul Roh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACM Symposium on Document Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Mountain View, California, United States. pp.103--112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2391,918 +2391,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness of Concurrent Changes in Distributed Software Development</w:t>
+                <w:t xml:space="preserve">Peer-to-peer Collaboration over XML Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cooperative Information Systems - CoopIS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.456-464, </w:t>
+              <w:t xml:space="preserve">International Conference on Cooperative Design, Visualization and Engineering - CDVE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Mallorca, Spain. pp.66-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343812v1</w:t>
+                <w:t xml:space="preserve">inria-00343815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing awareness in multi-synchronous collaboration without compromising privacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra/Inter-document Change Awareness for Co-authoring of Web Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira C. Norrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM 2008 conference on Computer supported cooperative work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, San Diego, United States. pp.659-668, </w:t>
+              <w:t xml:space="preserve">International Conference on Web Information Systems Engineering - WISE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Auckland, New Zealand. pp.90-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1460563.1460665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85481-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343817v1</w:t>
+                <w:t xml:space="preserve">inria-00343814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-peer Collaboration over XML Documents</w:t>
+                <w:t xml:space="preserve">Awareness of Concurrent Changes in Distributed Software Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cooperative Design, Visualization and Engineering - CDVE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Mallorca, Spain. pp.66-73, </w:t>
+              <w:t xml:space="preserve">International Conference on Cooperative Information Systems - CoopIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.456-464, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88011-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343815v1</w:t>
+                <w:t xml:space="preserve">inria-00343812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra/Inter-document Change Awareness for Co-authoring of Web Sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing awareness in multi-synchronous collaboration without compromising privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira C. Norrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Information Systems Engineering - WISE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Auckland, New Zealand. pp.90-105, </w:t>
+              <w:t xml:space="preserve">ACM 2008 conference on Computer supported cooperative work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, San Diego, United States. pp.659-668, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85481-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1460563.1460665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343814v1</w:t>
+                <w:t xml:space="preserve">inria-00343817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom'2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.335-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00188329v1</w:t>
+                <w:t xml:space="preserve">inria-00139704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Reconciliation of XML Documents in Asynchronous Editing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.359-368</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00139708v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, White Plains, NY, United States. pp.474 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COLCOM.2007.4553878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00139704v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00188329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Flexible Reconciliation of XML Documents in Asynchronous Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, Florida, United States</w:t>
+              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182424v1</w:t>
+                <w:t xml:space="preserve">inria-00139708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Awareness in Collaborative Authoring through Edit Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,51 +3379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3470,51 +3470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Conflicts through Multi-level Editing in Peer-to-peer Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Norrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,51 +3578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Consistency for P2P Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,243 +3667,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Synchronizing Linear Collaborative Objects with Operation Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edition collaborative sur réseau pair-à-pair à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Techniques for Networked and Distributed Systems - FORTE 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Taipei/Taiwan, pp.411-427</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti - CDUR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris/France, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000427v1</w:t>
+                <w:t xml:space="preserve">inria-00000428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition collaborative sur réseau pair-à-pair à large échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Synchronizing Linear Collaborative Objects with Operation Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Imine</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Cohérence des Données en Univers Réparti - CDUR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris/France, pp.42-47</w:t>
+              <w:t xml:space="preserve">International Conference on Formal Techniques for Networked and Distributed Systems - FORTE 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Taipei/Taiwan, pp.411-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000428v1</w:t>
+                <w:t xml:space="preserve">inria-00000427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle sûr et générique pour la synchronisation de données divergentes</w:t>
               </w:r>
@@ -4099,589 +4099,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Consistency for Collaborative Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+                <w:t xml:space="preserve">VOTE: Group Editors Analyzing Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Collaborative Editing - ECSCW'2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International Workshop on First-Order Theorem Proving - FTP'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Valencia, Spain, pp.153-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80660-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099816v1</w:t>
+                <w:t xml:space="preserve">inria-00099700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving Correctness of Transformation Functions in Real-Time Groupware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the Transformational Approach to Build a Safe and Generic Data Synchronizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rusinowitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference of Computer-supported Cooperative Work - ECSCW'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Supporting Group Work - Group 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGGROUP, Nov 2003, Sanibel Island, Florida, USA, pp.212-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/958160.958194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107652v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Transformational Approach to Build a Safe and Generic Data Synchronizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Consistency for Collaborative Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Supporting Group Work - Group 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth International Workshop on Collaborative Editing - ECSCW'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Helsinki, Finland, 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099815v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic Farm : a cooperative management platform for virtual teams and enterprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+                <w:t xml:space="preserve">Proving Correctness of Transformation Functions in Real-Time Groupware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rusinowitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Enterprise Information Systems - ICEIS'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">8th European Conference of Computer-supported Cooperative Work - ECSCW'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Helsinki, Finland, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099802v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOTE: Group Editors Analyzing Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdessamad Imine</w:t>
+                <w:t xml:space="preserve">Toxic Farm : a cooperative management platform for virtual teams and enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on First-Order Theorem Proving - FTP'03</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Enterprise Information Systems - ICEIS'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099700v1</w:t>
+                <w:t xml:space="preserve">inria-00099802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services for Virtual Teams Hosting : ToxicFarm Introduction</w:t>
               </w:r>
@@ -5269,51 +5269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5348,51 +5348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Java Learning Machine: A Learning Management System Dedicated To Computer Science Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5526,254 +5526,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00364462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Gasper: A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6278, INRIA. 2007, pp.19</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6204, INRIA. 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00169395v2</w:t>
+                <w:t xml:space="preserve">inria-00150013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasper: A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6204, INRIA. 2007, pp.10</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6278, INRIA. 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00150013v3</w:t>
+                <w:t xml:space="preserve">inria-00169395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Collaborative Writing of XML Documents</w:t>
               </w:r>
@@ -5798,51 +5798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Naja-Jazzar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5858,175 +5858,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00108996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving correctness of transformation functions in collaborative editing systems</w:t>
+                <w:t xml:space="preserve">Optimistic Replication for Massive Collaborative Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5795, INRIA. 2005, pp.45</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5719, INRIA. 2005, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071213v1</w:t>
+                <w:t xml:space="preserve">inria-00071218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time group editors without Operational transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,145 +6081,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic Replication for Massive Collaborative Editing</w:t>
+                <w:t xml:space="preserve">Proving correctness of transformation functions in collaborative editing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Imine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5719, INRIA. 2005, pp.18</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5795, INRIA. 2005, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071218v1</w:t>
+                <w:t xml:space="preserve">inria-00071213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Convergence with Operational Transformation in Distributed Groupware Systems</w:t>
               </w:r>
@@ -6591,51 +6591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2899905A"/>
+    <w:nsid w:val="D5283A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6822,51 +6822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-oster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3861-9365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2022.3155359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03772633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Oster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3172570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mond&#233;jar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Dumitriu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.03.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGNW13P5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000009432.79864.08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3717PJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526724v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihai Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2729094.2742626" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gul Roh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034717" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04265-2_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2009.42" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papadopoulou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira C. Norrie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1460563.1460665" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85481-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja-Jazzar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Norrie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2006.361867" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099816v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80660-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Patten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imine Abdessamad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducloy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071213v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010865v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gerald-oster" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3861-9365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2022.3155359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03772633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Oster" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3172570" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Mond&#233;jar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Dumitriu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.03.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGNW13P5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:DAPD.0000009432.79864.08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3717PJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02526724v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01932528v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihai Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2729094.2742626" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gul Roh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034717" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04265-2_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2009.42" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papadopoulou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira C. Norrie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85481-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1460563.1460665" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Naja-Jazzar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Norrie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2006.361867" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80660-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958160.958194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Ray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Patten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imine Abdessamad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jourdain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099370v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducloy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565344v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010865v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>