--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -66,77 +66,4329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Borders and Border Crossings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guignery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (Autumn), pp.149-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Godi, Anne Sexton, Poète de la vie : Études (Paris : L’Harmattan, coll. “Créations au féminin”, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Poésie au féminin/Poétique(s) du corps, 18, pp. 397-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces mémoriels et écriture féminine : Le Sud de Flannery O’Connor, Elizabeth Spencer et Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp. 137-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A sure terrain, . . . a permanent landscape of the heart”: Ron Rash’s Poetics of Textual Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp. 89-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Rash’s Short Fiction: A Bibliography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, https://journals.openedition.org/jsse/3157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)visiting the Past: Elizabeth Spencer’s Marilee and the Short Story Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp. 107-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue CIRCAV, n°27, “Médias et Contre-cultures”, édité par Zineb Majdouli et Tiphaine Zetlaoui (Paris : L’Harmattan, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“all writing is taken from something known about or experienced as a base”: A Composite Interview with Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp. 35-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“History was in the making all around us&amp;quot;: writing and screening a changing south in rich love (JOSEPHINE HUMPHREYS, 1987; BRUCE BERESFORD, 1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Adaptation, Revision, Translation, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyons un autre Noël&amp;quot; (C. Dickens). Noël dans la littérature de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives religieuses et hypocrites prêcheurs : performances et contre-performances dans la Lettre écarlate de Nathaniel Hawthorne, Tandis que j'agonise de William Faulkner et La Sagesse dans le sang de Flannery O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.203-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrée performance ! Discours, rituels, et représentations du religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se sentir plus libre ? Les pouvoirs de la médecine dans &amp;quot;Un Endroit où se cacher&amp;quot; de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Soigner, guérir, occire.. en littérature jeunesse, 43, pp. 49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword JSSE 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword JSSE 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Dusk can be a magical time in the French Quarter”: Richard Ford’s New Orleans before and after Katrina in “Puppy” and “Leaving for Kenosha”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, « Regards croisés sur la Nouvelle-Orléans : La Cité décalée » / “Perspectives on New Orleans, the Misfit City”, 14.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Foreword JSSE 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… trying to find out how to balance tragedy and comedy&amp;quot;: an Interview with Lisa Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Moulinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp. 283-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To discover where the imagination will take me…’: An Interview with Elizabeth Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 253-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.9--16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le je(u) entre confession et confection : Désir de soi, délice de l’autre dans Lolita, Blue Calhoun et Ma Chère Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pop-en-stock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier Automédialité Erotiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du gothique et du grotesque dans quelques nouvelles de Flannery O’Connor et de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Figures religieuses, 72.1, pp. 31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversées maléfiques et rites de passage : La littérature de jeunesse selon Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp. 131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travels into History: Ernest J. Gaines’s African-American Odyssey in &amp;quot;The Autobiography of Miss Jane Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moravian Journal of Literature and Film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp. 5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fascination à la révélation, ou la religion vue par les enfants dans trois nouvelles du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aspects de la religion dans la littérature américaine, vol. 1, De la Nouvelle Angleterre au Sud, 70.4, pp. 31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pariah&amp;quot; de Joan Williams : Femme invisible, pour qui vis-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.83-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the Self into Fiction: Reynolds Price’s Early Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1-2), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/fict.2.1-2.87_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Pariah” de Joan Williams : Femme invisible, pour qui vis-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp. 83-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“It doesn’t contain any answers” : De quelques secrets dans les œuvres d’Ann Beattie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Secret, 14 (2), pp. 183-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Niewiadomska-Flis, The Southern Mystique: Food, Gender and Houses in Southern Fiction and Films (Universitat de Valencia : Biblioteca Javier Coy d’estudis nord-americans, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Secret, volume 2, 14, pp. 299-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with Fire: Conflicting Subjects in Elizabeth Spencer’s The Night Travellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Varieties of Experience of Modern Warfare‎, X (1), pp. 307-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire à l’épreuve du temps : ‘One Summer’ de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.42-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le quotidien ou comment formuler l’inquiétant : Nouvelles américaines des années 1990 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’art de l’ordinaire, 21, pp. 93-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Tennessee Williams, New Selected Essays: Where I Live, ed. John S. Bak, introduction by John Lahr (New York: New Directions, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (1), pp. 126-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.131.0120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cosmos of his own: loss, ghosts and loneliness in Thomas Wolfe’s fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Thomas Wolfe Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1-2), pp.22-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cosmos of his Own: Loss, Ghosts and Loneliness in Thomas Wolfe's Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Thomas Wolfe Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.22-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telling about southern fluctuations: Elizabeth Spencer at the back door</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8.3, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.1803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the Self into Fiction: Reynolds Price's Early Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradis perdus : Rivalité et émancipation dans la fiction de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l’origine, 12 (2), pp. 85-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing the Dark Other: Walker Percy's Shadowy Figure in Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, South and Race, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.2329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mères et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.5897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Des genres aux textes : Essais de sémantique interprétative en littérature de langue anglaise par Françoise Canon-Roger et Christine Chollier (Arras : Artois Presses Université, collection « Lettres et Civilisations Étrangères », 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (1), pp. 121-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.123.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breathing Memory: The Sensual World of William Goyen's Charity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syllabus : Revue scientifique interdisciplinaire de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.137-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Glenn : L’homme-mystère d’Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Penser l’origine, 11 (1), pp. 95-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais et coups d'essai dans l'œuvre de Walker Percy : De la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syllabus : Revue scientifique interdisciplinaire de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1.1, pp.195-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images aux mots ou l'image au service de la réalité : Métaphores visuelles dans &amp;quot;Le Cinéphile&amp;quot; et &amp;quot;Lancelot&amp;quot; de Walker Percy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.127-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burch, Geneviève Sellier, Le Cinéma au prisme des rapports de sexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp. 63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;N. Scott Momaday, l’homme-ours : Voix et regard par Anne Garrait-Bourrier (Clermont-Ferrand : Presses Universitaires Blaise Pascal, collection « Littératures », 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 120 (2), pp. 121-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.120.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Southern Belle in an Italian Setting: Elizabeth Spencer’s ‘The Light in the Piazza’ and its Musical Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Atlantic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.20-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Southern Belle in an Italian Setting: Elizabeth Spencer's 'The Light in the Piazza' and its Musical Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Atlantic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.20-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lights on Elizabeth Spencer’s New Orleans in The Snare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Reconnaissances, 10, pp. 233-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysfunctional Couples and the Search for Home in Short Stories by Carson McCullers, Flannery O’Connor and Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Figures libres (Hors thème), 9, pp. 69-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Ernest J. Gaines, The Autobiography of Miss Jane Pittman par Françoise Clary (Neuilly : Atlande, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (2), pp. 123-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.116.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the Unspeakable: Elizabeth Madox Roberts's My Heart and My Flesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Elizabeth Madox Roberts Society Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders and Border Crossings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -152,6981 +4404,2729 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83 (Autumn), pp.149-248, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie et influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture Com' </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie et influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Humble Short Story/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ganteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°77, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et formes brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: A. S. Byatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°76, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie au féminin/Poétique(s) du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclats du désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (2), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit de la nature: Présentation du numéro de la revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSR - Mélange de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esprit de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77 (3), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borders, Intersections and Identity in the Contemporary Short Story in English/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vernadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°75, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation, Revision, Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Region, Environment, and Community in American Literary Short Forms/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°73, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°72, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Wagon Moves” : New Essays on William Faulkner’s As I Lay Dying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34.2, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrée performance ! Discours, rituels et représentations du religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Majdouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75 (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Section: The Short Story in Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°71, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Voyons un autre Noël’ (C. Dickens) : Noël dans la littérature de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75 (4), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vices et vertus du plagiat dans la littérature américaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Claude Cohen-Safir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Boutenbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephanie Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, 2022</w:t>
+              <w:t xml:space="preserve">, 17, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocations de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Doat</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74 (3), 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Vocation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vocation au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 4, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ineke Bockting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (16), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Humble Short Story/General Section</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Destinée Manifeste dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (3), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Modernist Short Story/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ganteau</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Basseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besnault-Levita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathijs Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Reynier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°77, 2021</w:t>
+              <w:t xml:space="preserve">, n°64, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Utopies et formes brèves</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Masculine South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Meynard</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.3798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la religion dans la littérature américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 78 (3), 2021</w:t>
+              <w:t xml:space="preserve">, 2 (71.3), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Special Issue: A. S. Byatt</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: The 21st Century Irish Short Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°76, 2021</w:t>
+              <w:t xml:space="preserve">, 63, 203 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patricia Godi</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lavergne</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (14), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la religion dans la littérature américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (70.4), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerald Preher</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18, 2021</w:t>
+              <w:t xml:space="preserve">, 1 (13), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...2045 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051660v1</w:t>
-              </w:r>
-[...4250 lines deleted...]
-                <w:t xml:space="preserve">hal-01050389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7144,51 +7144,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malevolent Fairy Tales&amp;quot;: A Comparative Study of Nathaniel Hawthorne's &amp;quot;The Birthmark&amp;quot; and Joyce Carol Oates's &amp;quot;The Museum of Dr. Moses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7467,51 +7467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre le vide et le plein, le tout et le rien : « La poésie des choses disparues » de Jay McInerney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Préher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes brèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.83-101, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7666,51 +7666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Menegaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Préher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apparitions fantastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8017,3807 +8017,3807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Problematic Sense of Place: Madeleine L’Engle’s ‘White in the Moon the Long Road Lies’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Bray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dimensions of Madeleine L’Engle: New Critical Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McFarland, pp. 149-159, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When the Garden of Good Turns out to be an Evil Place: William Goyen’s ‘Tenant in the Garden’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Vernadakis; Jean Michel Yvard; Gelareh Yvard-Djahansouz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Jardin et ses mythes aux États-Unis et en Grande-Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 209-220, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A Problematic Sense of Place: Madeleine L’Engle’s ‘White in the Moon the Long Road Lies’</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Percy’s Diagnosis of the Modern Malaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Suzanne Bray. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, McFarland, pp. 149-159, 2017</w:t>
+              <w:t xml:space="preserve">Thomas Ærvold Bjerre; Clara Juncker; David E. Nye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Southern Exposure: Essays Presented to Jan Nordby Gretlund</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut for Kulturvidenskaber Syddansk Universitet, pp. 245-255, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Walker Percy’s Diagnosis of the Modern Malaise</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A someone somewhere’: Locating Richard Ford’s Southern Self in his Fiction and Non-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Ærvold Bjerre; Clara Juncker; David E. Nye. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Institut for Kulturvidenskaber Syddansk Universitet, pp. 245-255, 2017</w:t>
+              <w:t xml:space="preserve">Maria Del Carmen Rueda Ramos; Susana Maria Jimenez Placer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing the Self: Essays on Southern Life-Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicacions de la Universitat de València, pp. 177-191, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">A someone somewhere’: Locating Richard Ford’s Southern Self in his Fiction and Non-fiction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations on Willa Cather’s My Ántonia in Francis Scott Fitzgerald’s The Great Gatsby and William Faulkner’s The Sound and the Fury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Del Carmen Rueda Ramos; Susana Maria Jimenez Placer. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Publicacions de la Universitat de València, pp. 177-191, 2017</w:t>
+              <w:t xml:space="preserve">Gerald Preher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Willa Cather, My Ántonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 191-201, 2016, CAPES-agrégation. Anglais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Variations on Willa Cather’s My Ántonia in Francis Scott Fitzgerald’s The Great Gatsby and William Faulkner’s The Sound and the Fury</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerald Preher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Willa Cather, My Ántonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp. 191-201, 2016, CAPES-agrégation. Anglais</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp. 5-11, 2016, CAPES-agrégation. Anglais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manners are not intelligent, they’re just automatic’: Performing the South in Elizabeth Spencer’s For Lease or Sale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gerald Preher. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp. 5-11, 2016, CAPES-agrégation. Anglais</w:t>
+              <w:t xml:space="preserve">Beata Zawadka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performing South: The U.S. South as Transmedial Message</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uniwersytet Szczecinski, pp. 195-216, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marching Towards Faith: Consequences of a Battlefield Epiphany in Walker Percy’s The Moviegoer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linda Martz; Ineke Bockting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Both Swords and Ploughshares: Interactions of War, Peace, and Religion in America from the War of Independence to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 186-202, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Manners are not intelligent, they’re just automatic’: Performing the South in Elizabeth Spencer’s For Lease or Sale</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Williams’s Pariah and Other Stories: Telling about the South with or without William Faulkner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beata Zawadka. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Uniwersytet Szczecinski, pp. 195-216, 2015</w:t>
+              <w:t xml:space="preserve">Stéphanie Durrans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Thy Truth Then Be Thy Dowry”: Questions of Inheritance in American Women’s Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp. 107-121, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Joan Williams’s Pariah and Other Stories: Telling about the South with or without William Faulkner</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quête du Graal, quête du mal/mâle : Lancelot de Walker Percy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphanie Durrans. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars, pp. 107-121, 2014</w:t>
+              <w:t xml:space="preserve">Danielle Buschinger; Florent Gabaude; Marie-Geneviève Grossel; Jürgen Kühnel; Mathieu Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Graal : Genèse, évolution et avenir d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du "Centre d' Études Médiévales de Picardie", pp. 279-289, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archéologie de la violence américaine : L’exemple de Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suzanne Bray; Gérald Préher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Soupçon de crime : Représentations et médiatisations de la violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 193-216, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quête du Graal, quête du mal/mâle : Lancelot de Walker Percy</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the South Meets Europe: Two Italian Tales by Elizabeth Spencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Danielle Buschinger; Florent Gabaude; Marie-Geneviève Grossel; Jürgen Kühnel; Mathieu Olivier. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses du "Centre d' Études Médiévales de Picardie", pp. 279-289, 2014</w:t>
+              <w:t xml:space="preserve">Marcel Arbeit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South from Elsewhere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 79-93, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing under Influence: Faulknerian Echoes in Joan Williams’ The Morning and the Evening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faulkner at Fifty: Tutors and Tyros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 135-152, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">When the South Meets Europe: Two Italian Tales by Elizabeth Spencer</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Williams and William Faulkner united in fiction: the idiot-connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Bjerre, Beata Zawadka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Scourges of the South? Essays on “The Sickly South” in History, Literature, and Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-110, 2014, 978-1-4438-6360-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paving the Way for Change: The 1960s South in Shirley Ann Grau’s ‘The First Day of School’ and Joan Williams’ ‘Spring is Now’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ursula Niewiadomska-Flis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dixie Matters: New Perspectives on Southern Femininities and Masculinities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wydawnictwo KUL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-107, 2013, Studies in Literature and Culture, 978-83-7702-795-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Space to Self: Will Barrett’s Travels in Walker Percy’s The Last Gentleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marcel Arbeit. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Palacký University, pp. 79-93, 2014</w:t>
+              <w:t xml:space="preserve">Constante González Groba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unsteadily Marching On: The U.S. South in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València, pp. 39-47, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">The Scourges of the South? Essays on “The Sickly South” in History, Literature, and Popular Culture</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Minorité au cœur du mineur : Nowhere Else on Earth de Josephine Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Chignier-Riboulon; Anne Garrait-Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités isolées en Amérique du Nord : Résistances et résiliences culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Presses universitaires Blaise Pascal, pp. 223-236, 2013, CERAMAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York or the Changing Face of the City in Jay McInerney’s 9/11 Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Sokolova; O. Anosova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aktual'nye problemy sovremennoj lingvistiki i gumanitarnyh nauk [Les questions actuelles de la linguistique et des sciences humaines, actes de colloque de la cinquième conférence internationale à l’Université de l’Amitié des Peuples, Russie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URAP, pp. 237-247, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Otherness Within, the Otherness Without: William Gilmore Simms’s ‘Confessions of a Murderer’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Bray; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatal Fascinations: Cultural Manifestations of Crime and Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 29-43, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escaping Southward: Role Reversal in Roland Emmerich’s The Day after Tomorrow (2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élyette Benjamin-Labarthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma métis aux États-Unis : Représentations de la frontière Mexique/États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 193-208, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The outer landscape changes but the heart keeps the original’: An Interview with Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Polytechnique, pp. 7-17, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journeys to Selfhood in Post-9/11 New York: Reynolds Price, Patrick McGrath and Jay McInerney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Dupont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrick McGrath: Directions and Transgressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp. 115-125, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dislocation historique et réhabilitation narrative : Nowhere Else on Earth de Josephine Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathie Birat; Charles Scheel; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dislocation culturelle et construction identitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Université Paul Verlaine-Metz, pp. 115-127, 2012, Littératures des mondes contemporains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Ann Grau’s The Keepers of the House: An Unpopular Pulitzer-Winning Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Arbeit; M. Thomas Inge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The (Un)Popular South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 115-137, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black Thunder or Black Power? A Look at African-American Utopias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révoltes et utopies : La contre-culture américaine des années soixante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 75-85, 2011, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘I think it’s fair to say that everything a writer hears or reads is potentially an influence’: De l’hypotexte à l’intertexte dans la fiction de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Genres IV : Les réécritures du canon dans la littérature féminine de langue anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publidix/Presses de l’Université Paris X-Nanterre, pp. 399-419, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Timeless Journey: Shirley Ann Grau’s Stories in Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Arbeit; Roman Trušník. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">America in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 109-137, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace de la peur : Manipulations et subterfuges gothiques dans Dark Waters (André De Toth, 1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace du Sud au féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-110, 2014, 978-1-4438-6360-5</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Verlaine-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 62-82, 2011, Collection « Littératures des mondes contemporains », Série « Amériques » n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.91-107, 2013, Studies in Literature and Culture, 978-83-7702-795-0</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘An attempt to figure out why I’m on this earth and what I’m supposed to be doing while here’: An Interview with Lisa Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace du Sud au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Écritures / Université Paul Verlaine – Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-26, 2011, Collection « Littératures des mondes contemporains », Série « Amériques » n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Minorité au cœur du mineur : Nowhere Else on Earth de Josephine Humphreys</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Saul Bellow à Walker Percy : Portrait d’une Amérique en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franck Chignier-Riboulon; Anne Garrait-Bourrier. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 32, Presses universitaires Blaise Pascal, pp. 223-236, 2013, CERAMAC</w:t>
+              <w:t xml:space="preserve">Paule Lévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Saul Bellow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d’Angers, pp. 123-136, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">New York or the Changing Face of the City in Jay McInerney’s 9/11 Fiction</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision et affirmation de la marge afro-américaine dans The Autobiography of Miss Jane Pittman d’Ernest J. Gaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Sokolova; O. Anosova. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, URAP, pp. 237-247, 2013</w:t>
+              <w:t xml:space="preserve">Anne Garrait-Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Norme à la marge : Écritures mineures et voix rebelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 137-159, 2010, Littératures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Space to Self: Will Barrett’s Travels in Walker Percy’s The Last Gentleman</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiana Gothic: Dark Waters, Fugitive Kind and Walker Percy’s Imaginary World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Constante González Groba. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Universitat de València, pp. 39-47, 2013</w:t>
+              <w:t xml:space="preserve">Gilles Menegaldo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gothic N.E.W.S. Studies in Classic and Contemporary Gothic Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Michel Houdiard Éditeur, pp.114-127, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Otherness Within, the Otherness Without: William Gilmore Simms’s ‘Confessions of a Murderer’</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours, détours et retours dans un Sud abîmé : L’évolution du paysage de W. G. Simms à W. Goyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Suzanne Bray; Gérald Préher. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 29-43, 2013</w:t>
+              <w:t xml:space="preserve">Maryline Maigron; Marie-Odile Salati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Surface : Accidents et altérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Savoie, pp. 33-45, 2010, Collection Écriture et représentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journeys to Selfhood in Post-9/11 New York: Reynolds Price, Patrick McGrath and Jay McInerney</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission épistolaire et histoires familiales dans The Surface of Earth de Reynolds Price</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jocelyn Dupont. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars, pp. 115-125, 2012</w:t>
+              <w:t xml:space="preserve">Caroline Andriot-Saillant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles, langues et silences en héritage : Essais sur la transmission intergénérationnelle aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 385-409, 2009, Littératures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dislocation historique et réhabilitation narrative : Nowhere Else on Earth de Josephine Humphreys</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impossible Screen, or How to Face a Dubbed Reality: Richard Ford’s A Multitude of Sins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 8, Université Paul Verlaine-Metz, pp. 115-127, 2012, Littératures des mondes contemporains</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique d’Est en Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Écritures / Université Paul Verlaine – Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 123-138, 2009, Collection « Littératures des mondes contemporains », Série « Amériques » n°4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The outer landscape changes but the heart keeps the original’: An Interview with Elizabeth Spencer</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journeying West: A Study of the Opening of Chapter 17 in The Grapes of Wrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique d’Est en Ouest : The Grapes of Wrath de John Steinbeck et A Multitude of Sins de Richard Ford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Verlaine-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 55-64, 2009, Littératures des mondes contemporains. Série Amériques : 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southern Violence in the Aftermath of the Civil War: Ida B. Wells’s Crusade for African-Americans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sud après la Guerre de Sécession : De la Reconstruction à la reségrégation (1865-1896)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 123-135, 2009, CAPES-Agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’un sombre passé : Paysages du Sud dans trois autobiographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Jongy; Annette Keilhauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission/Héritage dans l’écriture contemporaine de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 249-262, 2009, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Ballad of the Sad Café » de Carson McCullers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Pouvelle; Jean-Pierre Demarche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide de littérature américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 247-250, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blood Ties Exposed: Revelatory Letters in Elizabeth Madox Roberts’s My Heart and My Flesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harry Robert Stoneback; Steven Florczyk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elizabeth Madox Roberts: Essays of Reassessment and Reclamation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wind Publications, pp. 271-292, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping the House Alive: Memories of Wars in Shirley Ann Grau’s Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Garrait-Bourrier; Ineke Bockting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passion de la guerre et guerre des passions dans les États-Unis d’Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 135-157, 2008, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting History or How to Turn 9/11 into Southern History: Reynolds Price’s The Good Priest’s Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 165-184, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuniting and Parting Ways: John Cheever’s and Richard Ford’s ‘Reunion’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Péchés innombrables de Richard Ford, et quelques autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Verlaine-Metz, pp. 301-314, 2008, Littératures des mondes contemporains. Série Amériques : 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking at the World through Percyan Lenses: Richard Ford’s Moviegoers in A Multitude of Sins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les péchés innombrables de Richard Ford, et quelques autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Verlaine-Metz, pp. 201-222, 2008, Littératures des mondes contemporains. Série Amériques : 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Limits of the Southern Experience in Peter Taylor’s Short Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadres et limites dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 257-271, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et décor dans la fiction de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture du corps dans la littérature féminine de langue anglaise : actes des colloques de juin 2005 et juin 2006 [Université Paris X-Nanterre]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X-Nanterre, pp. 385-406, 2007, Textes &amp; genres III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Madox Roberts entre gothique et fantastique : L’exemple de ‘The Haunted Palace’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École Polytechnique, pp. 7-17, 2012</w:t>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 141-152, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Escaping Southward: Role Reversal in Roland Emmerich’s The Day after Tomorrow (2004)</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie pédagogique « The Grotesque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 193-208, 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 89-100, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Black Thunder or Black Power? A Look at African-American Utopias</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’illusion à la leçon de vie : Regard sur les mondes illusoires de Flannery O’Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Robert. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp. 75-85, 2011, CAPES-agrégation. Anglais</w:t>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 173-183, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘I think it’s fair to say that everything a writer hears or reads is potentially an influence’: De l’hypotexte à l’intertexte dans la fiction de Shirley Ann Grau</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décor/des corps à la dérive : ‘The Last Gas-Station’ de Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Publidix/Presses de l’Université Paris X-Nanterre, pp. 399-419, 2011</w:t>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 195-205, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...1782 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110256v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04103642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual Commentary: ‘He found a good place… (181) Tee Bob was telling him good-bye.’ (183)</w:t>
               </w:r>
@@ -11921,1075 +11921,1075 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facets of the American South: Essays on a Peculiar Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biblioteca Javier Coy d’estudis nord-americans (Universitat de Valencia), In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solitude et communauté dans le roman : Carson McCullers, Le cœur est un chasseur solitaire ; Marguerite Duras, Le Vice-consul ; Christa Wolf, Médée : Voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonnier-Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Spill</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Biblioteca Javier Coy d’estudis nord-americans (Universitat de Valencia), In press</w:t>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 272p., 2020, Clefs Concours, Littérature comparée, 2350306291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Solitude et communauté dans le roman : Carson McCullers, Le cœur est un chasseur solitaire ; Marguerite Duras, Le Vice-consul ; Christa Wolf, Médée : Voix</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solitude et communauté dans le roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonnier-Lemieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2019, Clefs concours - Littérature comparée, Anne Tomiche, 978-2-35030-629-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparitions fantastiques - Apparition et disparition dans la fiction brève (littérature et arts de l'image)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 342 p., 2018, Interférences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willa Cather, &amp;quot;My Ántonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 218 p., 2016, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faulkner at fifty : tutors and tyros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 218 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatal Fascinations : Cultural Manifestations of Crime and Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 225 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espace du Sud au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 272p., 2020, Clefs Concours, Littérature comparée, 2350306291</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Garric</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro 12 de la revue Résonances &amp;quot;Penser l'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro 11 de la revue Résonances &amp;quot;Penser l'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intemporalité du passé dans l'œuvre de quatre écrivains du Sud : Walker Percy, Peter Taylor, Shirley Ann Grau et Reynolds Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures - Université Paul Verlaine, pp.496, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique d'Est en Ouest : &amp;quot;The Grapes of Wrath&amp;quot; de John Steinbeck et &amp;quot;A Multitude of Sins&amp;quot; de Richard Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Cléder</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Péchés innombrables de Richard Ford, et quelques autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2019, Clefs concours - Littérature comparée, Anne Tomiche, 978-2-35030-629-2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 342 p., 2018, Interférences</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palaiseau : Presses de l'École Polytechnique, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...643 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01049701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus sur Gaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neuilly : Atlande, Collection " Clés concours ", 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13121,64 +13121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Rewriting of Myths in Southern Short Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vernadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°67, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13298,51 +13298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un soupçon de crime : représentations et médiatisations de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 310 p., 2014, Audiovisuel et communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13386,579 +13386,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kaye Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobbie Ann Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Spencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bobbie Ann Mason</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Alther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kathy Acker</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Shirley Ann Grau</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Trethewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149834v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04149813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Author Profile » : Shirley Ann Grau</w:t>
               </w:r>
@@ -14045,51 +14045,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instabilité de la surface : Neige et glissements narratifs dans les premières œuvres d’Ann Beattie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Préher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Surface instable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chambéry, France. pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14283,51 +14283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03137123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pr&#233;her" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basseler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besnault-Levita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Duyck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04162291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Wilhelm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pr&#233;her" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5311" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clark" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moulinoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04187304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.87_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0120" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1803" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01051034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2329" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382928v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5897" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.123.0116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.289" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382934v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.120.0110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120396v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.116.0123" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004464261_004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lage_des_postmachines/fichiers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140198" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04105566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pubp/3420" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.3270" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Guillaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117204v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114894v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114932v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114854v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-6360-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wydawnictwokul.lublin.pl/sklep/product_info.php?cPath=38&amp;amp;products_id=2484&amp;amp;language=en" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113585v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105265v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148976v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121174v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113431v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zaugg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lamerique-dest-en-ouest-grape" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103488v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112476v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150167v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109843v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04110256v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103398v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148675v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonnier-Lemieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049255v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049870v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01048729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049657v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050395v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148577v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule L&#233;vy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149830v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149818v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149834v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150153v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382933v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04162291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pr&#233;her" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moulinoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04187304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.87_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01051034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2329" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5897" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.123.0116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.120.0110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.116.0123" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Brun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03137123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pr&#233;her" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basseler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besnault-Levita" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Duyck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3798" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051660v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004464261_004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lage_des_postmachines/fichiers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140198" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04105566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pubp/3420" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.3270" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Guillaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117204v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114854v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-6360-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wydawnictwokul.lublin.pl/sklep/product_info.php?cPath=38&amp;amp;products_id=2484&amp;amp;language=en" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105316v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104678v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zaugg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lamerique-dest-en-ouest-grape" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112476v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103642v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109836v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04110256v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148675v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonnier-Lemieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049255v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01048729v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049657v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050395v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148577v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule L&#233;vy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149813v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150153v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382933v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>