--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -492,3816 +492,3816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revue CIRCAV, n°27, “Médias et Contre-cultures”, édité par Zineb Majdouli et Tiphaine Zetlaoui (Paris : L’Harmattan, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Re)visiting the Past: Elizabeth Spencer’s Marilee and the Short Story Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp. 107-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Revue CIRCAV, n°27, “Médias et Contre-cultures”, édité par Zineb Majdouli et Tiphaine Zetlaoui (Paris : L’Harmattan, 2018)</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“all writing is taken from something known about or experienced as a base”: A Composite Interview with Elizabeth Spencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp. 35-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“History was in the making all around us&amp;quot;: writing and screening a changing south in rich love (JOSEPHINE HUMPHREYS, 1987; BRUCE BERESFORD, 1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Culture Com' </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3</w:t>
+              <w:t xml:space="preserve">, 2019, Adaptation, Revision, Translation, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrée performance ! Discours, rituels, et représentations du religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives religieuses et hypocrites prêcheurs : performances et contre-performances dans la Lettre écarlate de Nathaniel Hawthorne, Tandis que j'agonise de William Faulkner et La Sagesse dans le sang de Flannery O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.203-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyons un autre Noël&amp;quot; (C. Dickens). Noël dans la littérature de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se sentir plus libre ? Les pouvoirs de la médecine dans &amp;quot;Un Endroit où se cacher&amp;quot; de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Soigner, guérir, occire.. en littérature jeunesse, 43, pp. 49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword JSSE 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword JSSE 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Dusk can be a magical time in the French Quarter”: Richard Ford’s New Orleans before and after Katrina in “Puppy” and “Leaving for Kenosha”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, « Regards croisés sur la Nouvelle-Orléans : La Cité décalée » / “Perspectives on New Orleans, the Misfit City”, 14.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Foreword JSSE 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… trying to find out how to balance tragedy and comedy&amp;quot;: an Interview with Lisa Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Moulinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp. 283-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To discover where the imagination will take me…’: An Interview with Elizabeth Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 253-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le je(u) entre confession et confection : Désir de soi, délice de l’autre dans Lolita, Blue Calhoun et Ma Chère Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pop-en-stock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier Automédialité Erotiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du gothique et du grotesque dans quelques nouvelles de Flannery O’Connor et de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Figures religieuses, 72.1, pp. 31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversées maléfiques et rites de passage : La littérature de jeunesse selon Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp. 131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.9--16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travels into History: Ernest J. Gaines’s African-American Odyssey in &amp;quot;The Autobiography of Miss Jane Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moravian Journal of Literature and Film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp. 5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the Self into Fiction: Reynolds Price’s Early Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1-2), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/fict.2.1-2.87_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pariah&amp;quot; de Joan Williams : Femme invisible, pour qui vis-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.83-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Pariah” de Joan Williams : Femme invisible, pour qui vis-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp. 83-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“It doesn’t contain any answers” : De quelques secrets dans les œuvres d’Ann Beattie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Secret, 14 (2), pp. 183-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Niewiadomska-Flis, The Southern Mystique: Food, Gender and Houses in Southern Fiction and Films (Universitat de Valencia : Biblioteca Javier Coy d’estudis nord-americans, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Secret, volume 2, 14, pp. 299-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“all writing is taken from something known about or experienced as a base”: A Composite Interview with Elizabeth Spencer</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fascination à la révélation, ou la religion vue par les enfants dans trois nouvelles du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72, pp. 35-48</w:t>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aspects de la religion dans la littérature américaine, vol. 1, De la Nouvelle Angleterre au Sud, 70.4, pp. 31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“History was in the making all around us&amp;quot;: writing and screening a changing south in rich love (JOSEPHINE HUMPHREYS, 1987; BRUCE BERESFORD, 1993)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le quotidien ou comment formuler l’inquiétant : Nouvelles américaines des années 1990 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Com' </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Adaptation, Revision, Translation, 2</w:t>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’art de l’ordinaire, 21, pp. 93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voyons un autre Noël&amp;quot; (C. Dickens). Noël dans la littérature de langue anglaise</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire à l’épreuve du temps : ‘One Summer’ de Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Henne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.42-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Tennessee Williams, New Selected Essays: Where I Live, ed. John S. Bak, introduction by John Lahr (New York: New Directions, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (1), pp. 126-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.131.0120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with Fire: Conflicting Subjects in Elizabeth Spencer’s The Night Travellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Varieties of Experience of Modern Warfare‎, X (1), pp. 307-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cosmos of his Own: Loss, Ghosts and Loneliness in Thomas Wolfe's Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Thomas Wolfe Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.22-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telling about southern fluctuations: Elizabeth Spencer at the back door</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Préher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8.3, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.1803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the Self into Fiction: Reynolds Price's Early Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradis perdus : Rivalité et émancipation dans la fiction de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l’origine, 12 (2), pp. 85-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing the Dark Other: Walker Percy's Shadowy Figure in Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, South and Race, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.2329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cosmos of his own: loss, ghosts and loneliness in Thomas Wolfe’s fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Préher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.7-11</w:t>
+              <w:t xml:space="preserve">The Thomas Wolfe Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1-2), pp.22-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sacrée performance ! Discours, rituels, et représentations du religieux</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mères et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.5897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Des genres aux textes : Essais de sémantique interprétative en littérature de langue anglaise par Françoise Canon-Roger et Christine Chollier (Arras : Artois Presses Université, collection « Lettres et Civilisations Étrangères », 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (1), pp. 121-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.123.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breathing Memory: The Sensual World of William Goyen's Charity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syllabus : Revue scientifique interdisciplinaire de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.137-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Glenn : L’homme-mystère d’Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Penser l’origine, 11 (1), pp. 95-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais et coups d'essai dans l'œuvre de Walker Percy : De la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syllabus : Revue scientifique interdisciplinaire de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1.1, pp.195-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burch, Geneviève Sellier, Le Cinéma au prisme des rapports de sexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp. 63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images aux mots ou l'image au service de la réalité : Métaphores visuelles dans &amp;quot;Le Cinéphile&amp;quot; et &amp;quot;Lancelot&amp;quot; de Walker Percy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.127-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Southern Belle in an Italian Setting: Elizabeth Spencer’s ‘The Light in the Piazza’ and its Musical Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Henne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Atlantic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.20-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Southern Belle in an Italian Setting: Elizabeth Spencer's 'The Light in the Piazza' and its Musical Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Atlantic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.20-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;N. Scott Momaday, l’homme-ours : Voix et regard par Anne Garrait-Bourrier (Clermont-Ferrand : Presses Universitaires Blaise Pascal, collection « Littératures », 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 120 (2), pp. 121-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.120.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Se sentir plus libre ? Les pouvoirs de la médecine dans &amp;quot;Un Endroit où se cacher&amp;quot; de Joyce Carol Oates</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysfunctional Couples and the Search for Home in Short Stories by Carson McCullers, Flannery O’Connor and Elizabeth Spencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Soigner, guérir, occire.. en littérature jeunesse, 43, pp. 49-58</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Figures libres (Hors thème), 9, pp. 69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...96 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Ernest J. Gaines, The Autobiography of Miss Jane Pittman par Françoise Clary (Neuilly : Atlande, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (2), pp. 123-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.116.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...98 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69, pp.11-13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lights on Elizabeth Spencer’s New Orleans in The Snare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Reconnaissances, 10, pp. 233-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...616 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the Unspeakable: Elizabeth Madox Roberts's My Heart and My Flesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...2282 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Elizabeth Madox Roberts Society Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4318,51 +4318,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01050389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (32)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5237,1890 +5237,1985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utopies et formes brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borders, Intersections and Identity in the Contemporary Short Story in English/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vernadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°75, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’esprit de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77 (3), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Region, Environment, and Community in American Literary Short Forms/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Borders, Intersections and Identity in the Contemporary Short Story in English/General Section</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°73, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Elizabeth Spencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°72, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation, Revision, Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Brun</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrée performance ! Discours, rituels et représentations du religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vernadakis</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Majdouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75 (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Section: The Short Story in Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°75, 2020</w:t>
+              <w:t xml:space="preserve">, n°71, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adaptation, Revision, Translation</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vices et vertus du plagiat dans la littérature américaine contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Voyons un autre Noël’ (C. Dickens) : Noël dans la littérature de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75 (4), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Wagon Moves” : New Essays on William Faulkner’s As I Lay Dying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34.2, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Claude Cohen-Safir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Boutenbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocations de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Com' </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2019</w:t>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74 (3), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Region, Environment, and Community in American Literary Short Forms/General Section</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vocation au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Brun</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ineke Bockting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (16), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Destinée Manifeste dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (3), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Vocation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Modernist Short Story/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Basseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besnault-Levita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathijs Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°73, 2019</w:t>
+              <w:t xml:space="preserve">, n°64, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Special Issue: Elizabeth Spencer</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Masculine South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.3798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la religion dans la littérature américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (71.3), 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: The 21st Century Irish Short Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n°72, 2019</w:t>
+              <w:t xml:space="preserve">, 63, 203 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“The Wagon Moves” : New Essays on William Faulkner’s As I Lay Dying</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la religion dans la littérature américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (70.4), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Spill</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (14), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 34.2, 2018</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (13), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...1350 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7130,51 +7225,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malevolent Fairy Tales&amp;quot;: A Comparative Study of Nathaniel Hawthorne's &amp;quot;The Birthmark&amp;quot; and Joyce Carol Oates's &amp;quot;The Museum of Dr. Moses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Tromble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7190,4701 +7285,4701 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nathaniel Hawthorne: Nathaniel Hawthorne's Tales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2024, Agrégation Anglais, 9782340094338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual Travels: A Few Pre-Texts of Fitzgerald’s ‘Most Splendid Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Bouzonviller; Marie-Agnès Gay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francis Scott Fitzgerald, Tender Is the Night</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp. 221-236, 2022, CAPES-agrégation. Anglais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘the world was a strange place to be caught living in’: Aspects of Liminality in Jamaica Kincaid’s Annie John</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Mª Lojo-Rodríguez; Jorge Sacido-Romero; Noemí Pereira-Ares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postcolonial Youth in Contemporary British Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.41-58, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004464261_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004464261_004⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04117266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘A Vintage Thunderbird’ d’Ann Beattie ou l’automobile mythifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Boof-Vermesse; Jean-François Chassay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Âge des postmachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 137-151, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘A Vintage Thunderbird’ d’Ann Beattie ou l’automobile mythifiée</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le vide et le plein, le tout et le rien : « La poésie des choses disparues » de Jay McInerney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes brèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.83-101, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.140198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre à l’épreuve du genre : La figure féminine dans quelques nouvelles de Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Boof-Vermesse; Jean-François Chassay. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">L’Âge des postmachines</w:t>
+              <w:t xml:space="preserve">Assia Mohssine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres littéraires et gender dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 235-247, 2019, Littératures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pubp.3270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le Sud américain à travers des instants de vie, ou quand le Blanc parle du Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoignages de la marge : Cultures de résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kimé, pp. 255-270, 2018, Mémoires en jeu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le genre à l’épreuve du genre : La figure féminine dans quelques nouvelles de Shirley Ann Grau</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrais-faux fantômes : ‘The Real Ghost’ chez Eudora Welty, Shirley Ann Grau et Peter Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Assia Mohssine. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Genres littéraires et gender dans les Amériques</w:t>
+              <w:t xml:space="preserve">Lauric Guillaud; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparitions fantastiques : Apparition et disparition dans la fiction brève (Littérature et arts de l’image)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 155-170, 2018, Interférences (Rennes)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En route vers la liberté : De quelques automobiles dans les œuvres de Richard Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Boof-Vermesse; Cristina Castellano; Victor Martinez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Imaginaire machinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Kliment Ohridski University Press, pp. 221-236, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dead of Night (1945) : spectres, miroirs et autres visions, l’effet fantastique dans la forme brève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparitions fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Problematic Sense of Place: Madeleine L’Engle’s ‘White in the Moon the Long Road Lies’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Bray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dimensions of Madeleine L’Engle: New Critical Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McFarland, pp. 149-159, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the Garden of Good Turns out to be an Evil Place: William Goyen’s ‘Tenant in the Garden’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Vernadakis; Jean Michel Yvard; Gelareh Yvard-Djahansouz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Jardin et ses mythes aux États-Unis et en Grande-Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 209-220, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imminence de la crise dans les écrits pour la jeunesse de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Marquette; Tanya Tromble-Giraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joyce Carol Oates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Herne, pp. 262-267, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Percy’s Diagnosis of the Modern Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Ærvold Bjerre; Clara Juncker; David E. Nye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Southern Exposure: Essays Presented to Jan Nordby Gretlund</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut for Kulturvidenskaber Syddansk Universitet, pp. 245-255, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A someone somewhere’: Locating Richard Ford’s Southern Self in his Fiction and Non-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Del Carmen Rueda Ramos; Susana Maria Jimenez Placer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing the Self: Essays on Southern Life-Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicacions de la Universitat de València, pp. 177-191, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerald Preher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Willa Cather, My Ántonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 5-11, 2016, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations on Willa Cather’s My Ántonia in Francis Scott Fitzgerald’s The Great Gatsby and William Faulkner’s The Sound and the Fury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerald Preher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Willa Cather, My Ántonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 191-201, 2016, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marching Towards Faith: Consequences of a Battlefield Epiphany in Walker Percy’s The Moviegoer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linda Martz; Ineke Bockting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Both Swords and Ploughshares: Interactions of War, Peace, and Religion in America from the War of Independence to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 186-202, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manners are not intelligent, they’re just automatic’: Performing the South in Elizabeth Spencer’s For Lease or Sale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beata Zawadka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performing South: The U.S. South as Transmedial Message</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uniwersytet Szczecinski, pp. 195-216, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Williams’s Pariah and Other Stories: Telling about the South with or without William Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Durrans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Thy Truth Then Be Thy Dowry”: Questions of Inheritance in American Women’s Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp. 107-121, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quête du Graal, quête du mal/mâle : Lancelot de Walker Percy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Buschinger; Florent Gabaude; Marie-Geneviève Grossel; Jürgen Kühnel; Mathieu Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Graal : Genèse, évolution et avenir d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du "Centre d' Études Médiévales de Picardie", pp. 279-289, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une archéologie de la violence américaine : L’exemple de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Bray; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Soupçon de crime : Représentations et médiatisations de la violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 193-216, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the South Meets Europe: Two Italian Tales by Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Arbeit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South from Elsewhere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 79-93, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing under Influence: Faulknerian Echoes in Joan Williams’ The Morning and the Evening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faulkner at Fifty: Tutors and Tyros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 135-152, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Williams and William Faulkner united in fiction: the idiot-connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Bjerre, Beata Zawadka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Scourges of the South? Essays on “The Sickly South” in History, Literature, and Popular Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-110, 2014, 978-1-4438-6360-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Space to Self: Will Barrett’s Travels in Walker Percy’s The Last Gentleman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constante González Groba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unsteadily Marching On: The U.S. South in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València, pp. 39-47, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Minorité au cœur du mineur : Nowhere Else on Earth de Josephine Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Chignier-Riboulon; Anne Garrait-Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités isolées en Amérique du Nord : Résistances et résiliences culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Presses universitaires Blaise Pascal, pp. 223-236, 2013, CERAMAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York or the Changing Face of the City in Jay McInerney’s 9/11 Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Sokolova; O. Anosova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aktual'nye problemy sovremennoj lingvistiki i gumanitarnyh nauk [Les questions actuelles de la linguistique et des sciences humaines, actes de colloque de la cinquième conférence internationale à l’Université de l’Amitié des Peuples, Russie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URAP, pp. 237-247, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paving the Way for Change: The 1960s South in Shirley Ann Grau’s ‘The First Day of School’ and Joan Williams’ ‘Spring is Now’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ursula Niewiadomska-Flis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dixie Matters: New Perspectives on Southern Femininities and Masculinities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wydawnictwo KUL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-107, 2013, Studies in Literature and Culture, 978-83-7702-795-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Otherness Within, the Otherness Without: William Gilmore Simms’s ‘Confessions of a Murderer’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Bray; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatal Fascinations: Cultural Manifestations of Crime and Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 29-43, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escaping Southward: Role Reversal in Roland Emmerich’s The Day after Tomorrow (2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élyette Benjamin-Labarthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma métis aux États-Unis : Représentations de la frontière Mexique/États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 193-208, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The outer landscape changes but the heart keeps the original’: An Interview with Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Polytechnique, pp. 7-17, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journeys to Selfhood in Post-9/11 New York: Reynolds Price, Patrick McGrath and Jay McInerney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Dupont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrick McGrath: Directions and Transgressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp. 115-125, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dislocation historique et réhabilitation narrative : Nowhere Else on Earth de Josephine Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathie Birat; Charles Scheel; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dislocation culturelle et construction identitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Université Paul Verlaine-Metz, pp. 115-127, 2012, Littératures des mondes contemporains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace de la peur : Manipulations et subterfuges gothiques dans Dark Waters (André De Toth, 1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace du Sud au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Verlaine-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 62-82, 2011, Collection « Littératures des mondes contemporains », Série « Amériques » n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Timeless Journey: Shirley Ann Grau’s Stories in Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Arbeit; Roman Trušník. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">America in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 109-137, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘I think it’s fair to say that everything a writer hears or reads is potentially an influence’: De l’hypotexte à l’intertexte dans la fiction de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Genres IV : Les réécritures du canon dans la littérature féminine de langue anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publidix/Presses de l’Université Paris X-Nanterre, pp. 399-419, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black Thunder or Black Power? A Look at African-American Utopias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révoltes et utopies : La contre-culture américaine des années soixante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 75-85, 2011, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘An attempt to figure out why I’m on this earth and what I’m supposed to be doing while here’: An Interview with Lisa Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace du Sud au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Écritures / Université Paul Verlaine – Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-26, 2011, Collection « Littératures des mondes contemporains », Série « Amériques » n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Ann Grau’s The Keepers of the House: An Unpopular Pulitzer-Winning Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Arbeit; M. Thomas Inge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The (Un)Popular South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 115-137, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision et affirmation de la marge afro-américaine dans The Autobiography of Miss Jane Pittman d’Ernest J. Gaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Garrait-Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Norme à la marge : Écritures mineures et voix rebelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 137-159, 2010, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiana Gothic: Dark Waters, Fugitive Kind and Walker Percy’s Imaginary World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Menegaldo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gothic N.E.W.S. Studies in Classic and Contemporary Gothic Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Michel Houdiard Éditeur, pp.114-127, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours, détours et retours dans un Sud abîmé : L’évolution du paysage de W. G. Simms à W. Goyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Maigron; Marie-Odile Salati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Surface : Accidents et altérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Savoie, pp. 33-45, 2010, Collection Écriture et représentation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Saul Bellow à Walker Percy : Portrait d’une Amérique en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paule Lévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Saul Bellow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d’Angers, pp. 123-136, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impossible Screen, or How to Face a Dubbed Reality: Richard Ford’s A Multitude of Sins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lauric Guillaud</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique d’Est en Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Écritures / Université Paul Verlaine – Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 123-138, 2009, Collection « Littératures des mondes contemporains », Série « Amériques » n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journeying West: A Study of the Opening of Chapter 17 in The Grapes of Wrath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique d’Est en Ouest : The Grapes of Wrath de John Steinbeck et A Multitude of Sins de Richard Ford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Verlaine-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 55-64, 2009, Littératures des mondes contemporains. Série Amériques : 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission épistolaire et histoires familiales dans The Surface of Earth de Reynolds Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Andriot-Saillant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles, langues et silences en héritage : Essais sur la transmission intergénérationnelle aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 385-409, 2009, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southern Violence in the Aftermath of the Civil War: Ida B. Wells’s Crusade for African-Americans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sud après la Guerre de Sécession : De la Reconstruction à la reségrégation (1865-1896)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 123-135, 2009, CAPES-Agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’un sombre passé : Paysages du Sud dans trois autobiographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Jongy; Annette Keilhauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission/Héritage dans l’écriture contemporaine de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 249-262, 2009, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blood Ties Exposed: Revelatory Letters in Elizabeth Madox Roberts’s My Heart and My Flesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harry Robert Stoneback; Steven Florczyk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elizabeth Madox Roberts: Essays of Reassessment and Reclamation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wind Publications, pp. 271-292, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping the House Alive: Memories of Wars in Shirley Ann Grau’s Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Garrait-Bourrier; Ineke Bockting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passion de la guerre et guerre des passions dans les États-Unis d’Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 135-157, 2008, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting History or How to Turn 9/11 into Southern History: Reynolds Price’s The Good Priest’s Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 165-184, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking at the World through Percyan Lenses: Richard Ford’s Moviegoers in A Multitude of Sins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les péchés innombrables de Richard Ford, et quelques autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Verlaine-Metz, pp. 201-222, 2008, Littératures des mondes contemporains. Série Amériques : 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuniting and Parting Ways: John Cheever’s and Richard Ford’s ‘Reunion’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Péchés innombrables de Richard Ford, et quelques autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Verlaine-Metz, pp. 301-314, 2008, Littératures des mondes contemporains. Série Amériques : 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En route vers la liberté : De quelques automobiles dans les œuvres de Richard Ford</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Ballad of the Sad Café » de Carson McCullers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Boof-Vermesse; Cristina Castellano; Victor Martinez. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, St. Kliment Ohridski University Press, pp. 221-236, 2018</w:t>
+              <w:t xml:space="preserve">Jean Pouvelle; Jean-Pierre Demarche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide de littérature américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 247-250, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dire le Sud américain à travers des instants de vie, ou quand le Blanc parle du Noir</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Madox Roberts entre gothique et fantastique : L’exemple de ‘The Haunted Palace’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Kimé, pp. 255-270, 2018, Mémoires en jeu</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 141-152, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vrais-faux fantômes : ‘The Real Ghost’ chez Eudora Welty, Shirley Ann Grau et Peter Taylor</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’illusion à la leçon de vie : Regard sur les mondes illusoires de Flannery O’Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lauric Guillaud; Gérald Préher. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 155-170, 2018, Interférences (Rennes)</w:t>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 173-183, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’imminence de la crise dans les écrits pour la jeunesse de Joyce Carol Oates</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie pédagogique « The Grotesque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l'Herne, pp. 262-267, 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 89-100, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Problematic Sense of Place: Madeleine L’Engle’s ‘White in the Moon the Long Road Lies’</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décor/des corps à la dérive : ‘The Last Gas-Station’ de Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Suzanne Bray. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, McFarland, pp. 149-159, 2017</w:t>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 195-205, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">When the Garden of Good Turns out to be an Evil Place: William Goyen’s ‘Tenant in the Garden’</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Limits of the Southern Experience in Peter Taylor’s Short Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Vernadakis; Jean Michel Yvard; Gelareh Yvard-Djahansouz. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 209-220, 2017</w:t>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadres et limites dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 257-271, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Walker Percy’s Diagnosis of the Modern Malaise</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et décor dans la fiction de Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Ærvold Bjerre; Clara Juncker; David E. Nye. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Institut for Kulturvidenskaber Syddansk Universitet, pp. 245-255, 2017</w:t>
+              <w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture du corps dans la littérature féminine de langue anglaise : actes des colloques de juin 2005 et juin 2006 [Université Paris X-Nanterre]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X-Nanterre, pp. 385-406, 2007, Textes &amp; genres III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A someone somewhere’: Locating Richard Ford’s Southern Self in his Fiction and Non-fiction</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textual Commentary: ‘He found a good place… (181) Tee Bob was telling him good-bye.’ (183)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria Del Carmen Rueda Ramos; Susana Maria Jimenez Placer. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Publicacions de la Universitat de València, pp. 177-191, 2017</w:t>
+              <w:t xml:space="preserve">Jennifer Murray; Lee Garner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Scenes : Commentaires de textes Capes-Agrégation 2005-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Temps, pp. 107-111, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...3560 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11894,51 +11989,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facets of the American South: Essays on a Peculiar Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11947,1075 +12042,1075 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Spill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biblioteca Javier Coy d’estudis nord-americans (Universitat de Valencia), In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitude et communauté dans le roman : Carson McCullers, Le cœur est un chasseur solitaire ; Marguerite Duras, Le Vice-consul ; Christa Wolf, Médée : Voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonnier-Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 272p., 2020, Clefs Concours, Littérature comparée, 2350306291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03613016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solitude et communauté dans le roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemonnier-Lemieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2019, Clefs concours - Littérature comparée, Anne Tomiche, 978-2-35030-629-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparitions fantastiques - Apparition et disparition dans la fiction brève (littérature et arts de l'image)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 342 p., 2018, Interférences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willa Cather, &amp;quot;My Ántonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 218 p., 2016, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faulkner at fifty : tutors and tyros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 218 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatal Fascinations : Cultural Manifestations of Crime and Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 225 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espace du Sud au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 272p., 2020, Clefs Concours, Littérature comparée, 2350306291</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Garric</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro 12 de la revue Résonances &amp;quot;Penser l'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro 11 de la revue Résonances &amp;quot;Penser l'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique d'Est en Ouest : &amp;quot;The Grapes of Wrath&amp;quot; de John Steinbeck et &amp;quot;A Multitude of Sins&amp;quot; de Richard Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Cléder</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intemporalité du passé dans l'œuvre de quatre écrivains du Sud : Walker Percy, Peter Taylor, Shirley Ann Grau et Reynolds Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures - Université Paul Verlaine, pp.496, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Péchés innombrables de Richard Ford, et quelques autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2019, Clefs concours - Littérature comparée, Anne Tomiche, 978-2-35030-629-2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 342 p., 2018, Interférences</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palaiseau : Presses de l'École Polytechnique, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 218 p., 2016, CAPES-agrégation. Anglais</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus sur Gaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neuilly : Atlande, Collection " Clés concours ", 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...684 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01049657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13025,350 +13120,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Haunting in Short Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°70, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Rewriting of Myths in Southern Short Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vernadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°67, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Grace Paley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°65, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Lévy</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, n°65, 2015</w:t>
+                <w:t xml:space="preserve">hal-04148577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un soupçon de crime : représentations et médiatisations de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 310 p., 2014, Audiovisuel et communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13378,650 +13473,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobbie Ann Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Trethewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaye Gibbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bobbie Ann Mason</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Author Profile » : Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue britannique en ligne "The Literary Encyclopedia" (http://LitEncyc.com)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14031,112 +14126,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instabilité de la surface : Neige et glissements narratifs dans les premières œuvres d’Ann Beattie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Préher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Surface instable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chambéry, France. pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14283,51 +14378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04162291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pr&#233;her" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moulinoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04187304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.87_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100065v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050995v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382935v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01051034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2329" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5897" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.123.0116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.120.0110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.116.0123" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Brun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051107v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117414v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03137123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pr&#233;her" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118876v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basseler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besnault-Levita" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Duyck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3798" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051660v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117305v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004464261_004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lage_des_postmachines/fichiers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140198" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04105566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pubp/3420" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.3270" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523920v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Guillaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117113v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117071v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117204v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105541v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114854v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-6360-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wydawnictwokul.lublin.pl/sklep/product_info.php?cPath=38&amp;amp;products_id=2484&amp;amp;language=en" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105316v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105265v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104678v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148976v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zaugg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lamerique-dest-en-ouest-grape" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148952v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150167v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112476v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103398v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103642v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109836v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04110256v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148675v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613016v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonnier-Lemieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049255v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050099v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01048729v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049701v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049657v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050395v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148577v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule L&#233;vy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149813v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150153v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382933v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04162291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pr&#233;her" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moulinoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.87_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04187304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1803" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01051034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5897" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.123.0116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.120.0110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.116.0123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03137123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pr&#233;her" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basseler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besnault-Levita" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Duyck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3798" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117305v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004464261_004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lage_des_postmachines/fichiers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140198" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04105566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pubp/3420" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.3270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Guillaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114584v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114854v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-6360-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wydawnictwokul.lublin.pl/sklep/product_info.php?cPath=38&amp;amp;products_id=2484&amp;amp;language=en" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zaugg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lamerique-dest-en-ouest-grape" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113332v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148952v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113398v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150167v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109843v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04110256v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613016v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonnier-Lemieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496940v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050225v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050270v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049311v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049255v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050099v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01048729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049726v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050395v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148577v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule L&#233;vy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050178v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>