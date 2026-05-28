--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -66,4275 +66,9147 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du spectre à l’effet d’archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Élisabeth Halpern; Alain Trouvé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture littéraire et archives du personnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Approches interdisciplinaires de la lecture (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions et Presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-256, 2026, 978-2-37496-264-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/164xg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malevolent Fairy Tales&amp;quot;: A Comparative Study of Nathaniel Hawthorne's &amp;quot;The Birthmark&amp;quot; and Joyce Carol Oates's &amp;quot;The Museum of Dr. Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nathaniel Hawthorne: Nathaniel Hawthorne's Tales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2024, Agrégation Anglais, 9782340094338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textual Travels: A Few Pre-Texts of Fitzgerald’s ‘Most Splendid Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Bouzonviller; Marie-Agnès Gay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francis Scott Fitzgerald, Tender Is the Night</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 221-236, 2022, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘the world was a strange place to be caught living in’: Aspects of Liminality in Jamaica Kincaid’s Annie John</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Mª Lojo-Rodríguez; Jorge Sacido-Romero; Noemí Pereira-Ares. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postcolonial Youth in Contemporary British Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.41-58, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004464261_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘A Vintage Thunderbird’ d’Ann Beattie ou l’automobile mythifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Boof-Vermesse; Jean-François Chassay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Âge des postmachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 137-151, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le vide et le plein, le tout et le rien : « La poésie des choses disparues » de Jay McInerney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes brèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.83-101, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.140198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre à l’épreuve du genre : La figure féminine dans quelques nouvelles de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assia Mohssine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres littéraires et gender dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 235-247, 2019, Littératures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pubp.3270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrais-faux fantômes : ‘The Real Ghost’ chez Eudora Welty, Shirley Ann Grau et Peter Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lauric Guillaud; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparitions fantastiques : Apparition et disparition dans la fiction brève (Littérature et arts de l’image)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 155-170, 2018, Interférences (Rennes)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dead of Night (1945) : spectres, miroirs et autres visions, l’effet fantastique dans la forme brève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Menegaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apparitions fantastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En route vers la liberté : De quelques automobiles dans les œuvres de Richard Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Boof-Vermesse; Cristina Castellano; Victor Martinez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Imaginaire machinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Kliment Ohridski University Press, pp. 221-236, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le Sud américain à travers des instants de vie, ou quand le Blanc parle du Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoignages de la marge : Cultures de résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kimé, pp. 255-270, 2018, Mémoires en jeu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imminence de la crise dans les écrits pour la jeunesse de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Marquette; Tanya Tromble-Giraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joyce Carol Oates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Herne, pp. 262-267, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Problematic Sense of Place: Madeleine L’Engle’s ‘White in the Moon the Long Road Lies’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Bray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dimensions of Madeleine L’Engle: New Critical Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McFarland, pp. 149-159, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the Garden of Good Turns out to be an Evil Place: William Goyen’s ‘Tenant in the Garden’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Vernadakis; Jean Michel Yvard; Gelareh Yvard-Djahansouz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Jardin et ses mythes aux États-Unis et en Grande-Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 209-220, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Percy’s Diagnosis of the Modern Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Ærvold Bjerre; Clara Juncker; David E. Nye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Southern Exposure: Essays Presented to Jan Nordby Gretlund</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut for Kulturvidenskaber Syddansk Universitet, pp. 245-255, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A someone somewhere’: Locating Richard Ford’s Southern Self in his Fiction and Non-fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Del Carmen Rueda Ramos; Susana Maria Jimenez Placer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructing the Self: Essays on Southern Life-Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicacions de la Universitat de València, pp. 177-191, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations on Willa Cather’s My Ántonia in Francis Scott Fitzgerald’s The Great Gatsby and William Faulkner’s The Sound and the Fury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerald Preher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Willa Cather, My Ántonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 191-201, 2016, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerald Preher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Willa Cather, My Ántonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 5-11, 2016, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manners are not intelligent, they’re just automatic’: Performing the South in Elizabeth Spencer’s For Lease or Sale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beata Zawadka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performing South: The U.S. South as Transmedial Message</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Uniwersytet Szczecinski, pp. 195-216, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marching Towards Faith: Consequences of a Battlefield Epiphany in Walker Percy’s The Moviegoer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linda Martz; Ineke Bockting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Both Swords and Ploughshares: Interactions of War, Peace, and Religion in America from the War of Independence to the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 186-202, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quête du Graal, quête du mal/mâle : Lancelot de Walker Percy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Buschinger; Florent Gabaude; Marie-Geneviève Grossel; Jürgen Kühnel; Mathieu Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Graal : Genèse, évolution et avenir d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du "Centre d' Études Médiévales de Picardie", pp. 279-289, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une archéologie de la violence américaine : L’exemple de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Bray; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Soupçon de crime : Représentations et médiatisations de la violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 193-216, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Williams’s Pariah and Other Stories: Telling about the South with or without William Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Durrans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Thy Truth Then Be Thy Dowry”: Questions of Inheritance in American Women’s Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp. 107-121, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing under Influence: Faulknerian Echoes in Joan Williams’ The Morning and the Evening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faulkner at Fifty: Tutors and Tyros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 135-152, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the South Meets Europe: Two Italian Tales by Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Arbeit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South from Elsewhere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 79-93, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Williams and William Faulkner united in fiction: the idiot-connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Bjerre, Beata Zawadka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Scourges of the South? Essays on “The Sickly South” in History, Literature, and Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-110, 2014, 978-1-4438-6360-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Space to Self: Will Barrett’s Travels in Walker Percy’s The Last Gentleman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constante González Groba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unsteadily Marching On: The U.S. South in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València, pp. 39-47, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paving the Way for Change: The 1960s South in Shirley Ann Grau’s ‘The First Day of School’ and Joan Williams’ ‘Spring is Now’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ursula Niewiadomska-Flis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dixie Matters: New Perspectives on Southern Femininities and Masculinities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wydawnictwo KUL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-107, 2013, Studies in Literature and Culture, 978-83-7702-795-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Minorité au cœur du mineur : Nowhere Else on Earth de Josephine Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Chignier-Riboulon; Anne Garrait-Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités isolées en Amérique du Nord : Résistances et résiliences culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Presses universitaires Blaise Pascal, pp. 223-236, 2013, CERAMAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New York or the Changing Face of the City in Jay McInerney’s 9/11 Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Sokolova; O. Anosova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aktual'nye problemy sovremennoj lingvistiki i gumanitarnyh nauk [Les questions actuelles de la linguistique et des sciences humaines, actes de colloque de la cinquième conférence internationale à l’Université de l’Amitié des Peuples, Russie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URAP, pp. 237-247, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Otherness Within, the Otherness Without: William Gilmore Simms’s ‘Confessions of a Murderer’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Bray; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatal Fascinations: Cultural Manifestations of Crime and Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 29-43, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escaping Southward: Role Reversal in Roland Emmerich’s The Day after Tomorrow (2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élyette Benjamin-Labarthe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma métis aux États-Unis : Représentations de la frontière Mexique/États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 193-208, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The outer landscape changes but the heart keeps the original’: An Interview with Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Polytechnique, pp. 7-17, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journeys to Selfhood in Post-9/11 New York: Reynolds Price, Patrick McGrath and Jay McInerney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Dupont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrick McGrath: Directions and Transgressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp. 115-125, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dislocation historique et réhabilitation narrative : Nowhere Else on Earth de Josephine Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathie Birat; Charles Scheel; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dislocation culturelle et construction identitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Université Paul Verlaine-Metz, pp. 115-127, 2012, Littératures des mondes contemporains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Ann Grau’s The Keepers of the House: An Unpopular Pulitzer-Winning Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Arbeit; M. Thomas Inge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The (Un)Popular South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 115-137, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Black Thunder or Black Power? A Look at African-American Utopias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révoltes et utopies : La contre-culture américaine des années soixante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 75-85, 2011, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘I think it’s fair to say that everything a writer hears or reads is potentially an influence’: De l’hypotexte à l’intertexte dans la fiction de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Genres IV : Les réécritures du canon dans la littérature féminine de langue anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publidix/Presses de l’Université Paris X-Nanterre, pp. 399-419, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Timeless Journey: Shirley Ann Grau’s Stories in Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Arbeit; Roman Trušník. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">America in Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, pp. 109-137, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace de la peur : Manipulations et subterfuges gothiques dans Dark Waters (André De Toth, 1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace du Sud au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Verlaine-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 62-82, 2011, Collection « Littératures des mondes contemporains », Série « Amériques » n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘An attempt to figure out why I’m on this earth and what I’m supposed to be doing while here’: An Interview with Lisa Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace du Sud au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Écritures / Université Paul Verlaine – Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 13-26, 2011, Collection « Littératures des mondes contemporains », Série « Amériques » n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Saul Bellow à Walker Percy : Portrait d’une Amérique en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paule Lévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Saul Bellow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d’Angers, pp. 123-136, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiana Gothic: Dark Waters, Fugitive Kind and Walker Percy’s Imaginary World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Menegaldo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gothic N.E.W.S. Studies in Classic and Contemporary Gothic Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Michel Houdiard Éditeur, pp.114-127, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision et affirmation de la marge afro-américaine dans The Autobiography of Miss Jane Pittman d’Ernest J. Gaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Garrait-Bourrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Norme à la marge : Écritures mineures et voix rebelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp. 137-159, 2010, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours, détours et retours dans un Sud abîmé : L’évolution du paysage de W. G. Simms à W. Goyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Maigron; Marie-Odile Salati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Surface : Accidents et altérations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Savoie, pp. 33-45, 2010, Collection Écriture et représentation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impossible Screen, or How to Face a Dubbed Reality: Richard Ford’s A Multitude of Sins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique d’Est en Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre Écritures / Université Paul Verlaine – Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 123-138, 2009, Collection « Littératures des mondes contemporains », Série « Amériques » n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journeying West: A Study of the Opening of Chapter 17 in The Grapes of Wrath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Zaugg; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique d’Est en Ouest : The Grapes of Wrath de John Steinbeck et A Multitude of Sins de Richard Ford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paul Verlaine-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 55-64, 2009, Littératures des mondes contemporains. Série Amériques : 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission épistolaire et histoires familiales dans The Surface of Earth de Reynolds Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Andriot-Saillant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles, langues et silences en héritage : Essais sur la transmission intergénérationnelle aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 385-409, 2009, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southern Violence in the Aftermath of the Civil War: Ida B. Wells’s Crusade for African-Americans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sud après la Guerre de Sécession : De la Reconstruction à la reségrégation (1865-1896)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 123-135, 2009, CAPES-Agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’un sombre passé : Paysages du Sud dans trois autobiographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Jongy; Annette Keilhauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission/Héritage dans l’écriture contemporaine de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 249-262, 2009, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Ballad of the Sad Café » de Carson McCullers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Pouvelle; Jean-Pierre Demarche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide de littérature américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp. 247-250, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blood Ties Exposed: Revelatory Letters in Elizabeth Madox Roberts’s My Heart and My Flesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harry Robert Stoneback; Steven Florczyk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elizabeth Madox Roberts: Essays of Reassessment and Reclamation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wind Publications, pp. 271-292, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping the House Alive: Memories of Wars in Shirley Ann Grau’s Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Garrait-Bourrier; Ineke Bockting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passion de la guerre et guerre des passions dans les États-Unis d’Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp. 135-157, 2008, Littératures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting History or How to Turn 9/11 into Southern History: Reynolds Price’s The Good Priest’s Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Travail de la résistance dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 165-184, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking at the World through Percyan Lenses: Richard Ford’s Moviegoers in A Multitude of Sins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les péchés innombrables de Richard Ford, et quelques autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Verlaine-Metz, pp. 201-222, 2008, Littératures des mondes contemporains. Série Amériques : 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuniting and Parting Ways: John Cheever’s and Richard Ford’s ‘Reunion’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérald Préher; Brigitte Zaugg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Péchés innombrables de Richard Ford, et quelques autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Verlaine-Metz, pp. 301-314, 2008, Littératures des mondes contemporains. Série Amériques : 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Limits of the Southern Experience in Peter Taylor’s Short Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves-Charles Grandjeat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadres et limites dans les sociétés, les littératures et les arts en Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp. 257-271, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et décor dans la fiction de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Bazin; Marie-Claude Perrin-Chenour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture du corps dans la littérature féminine de langue anglaise : actes des colloques de juin 2005 et juin 2006 [Université Paris X-Nanterre]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris X-Nanterre, pp. 385-406, 2007, Textes &amp; genres III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Madox Roberts entre gothique et fantastique : L’exemple de ‘The Haunted Palace’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 141-152, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie pédagogique « The Grotesque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 89-100, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’illusion à la leçon de vie : Regard sur les mondes illusoires de Flannery O’Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 173-183, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décor/des corps à la dérive : ‘The Last Gas-Station’ de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Liénard-Yeterian; Gérald Préher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'École Polytechnique, pp. 195-205, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textual Commentary: ‘He found a good place… (181) Tee Bob was telling him good-bye.’ (183)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jennifer Murray; Lee Garner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Scenes : Commentaires de textes Capes-Agrégation 2005-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Temps, pp. 107-111, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Borders and Border Crossings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (Autumn), pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Godi, Anne Sexton, Poète de la vie : Études (Paris : L’Harmattan, coll. “Créations au féminin”, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Poésie au féminin/Poétique(s) du corps, 18, pp. 397-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces mémoriels et écriture féminine : Le Sud de Flannery O’Connor, Elizabeth Spencer et Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, pp. 137-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A sure terrain, . . . a permanent landscape of the heart”: Ron Rash’s Poetics of Textual Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 74, pp. 89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Rash’s Short Fiction: A Bibliography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, https://journals.openedition.org/jsse/3157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)visiting the Past: Elizabeth Spencer’s Marilee and the Short Story Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp. 107-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue CIRCAV, n°27, “Médias et Contre-cultures”, édité par Zineb Majdouli et Tiphaine Zetlaoui (Paris : L’Harmattan, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“all writing is taken from something known about or experienced as a base”: A Composite Interview with Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp. 35-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“History was in the making all around us&amp;quot;: writing and screening a changing south in rich love (JOSEPHINE HUMPHREYS, 1987; BRUCE BERESFORD, 1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Adaptation, Revision, Translation, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyons un autre Noël&amp;quot; (C. Dickens). Noël dans la littérature de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives religieuses et hypocrites prêcheurs : performances et contre-performances dans la Lettre écarlate de Nathaniel Hawthorne, Tandis que j'agonise de William Faulkner et La Sagesse dans le sang de Flannery O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.203-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrée performance ! Discours, rituels, et représentations du religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se sentir plus libre ? Les pouvoirs de la médecine dans &amp;quot;Un Endroit où se cacher&amp;quot; de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ron Rash’s Short Fiction: A Bibliography</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Soigner, guérir, occire.. en littérature jeunesse, 43, pp. 49-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword JSSE 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword JSSE 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.11-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Dusk can be a magical time in the French Quarter”: Richard Ford’s New Orleans before and after Katrina in “Puppy” and “Leaving for Kenosha”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, « Regards croisés sur la Nouvelle-Orléans : La Cité décalée » / “Perspectives on New Orleans, the Misfit City”, 14.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General Foreword JSSE 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Collinge-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.13-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">… trying to find out how to balance tragedy and comedy&amp;quot;: an Interview with Lisa Alther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Moulinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Spill</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp. 283-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To discover where the imagination will take me…’: An Interview with Elizabeth Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 253-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Randall Wilhelm</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.9--16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le je(u) entre confession et confection : Désir de soi, délice de l’autre dans Lolita, Blue Calhoun et Ma Chère Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pop-en-stock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier Automédialité Erotiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du gothique et du grotesque dans quelques nouvelles de Flannery O’Connor et de Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Figures religieuses, 72.1, pp. 31-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversées maléfiques et rites de passage : La littérature de jeunesse selon Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp. 131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travels into History: Ernest J. Gaines’s African-American Odyssey in &amp;quot;The Autobiography of Miss Jane Pittman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moravian Journal of Literature and Film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp. 5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fascination à la révélation, ou la religion vue par les enfants dans trois nouvelles du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aspects de la religion dans la littérature américaine, vol. 1, De la Nouvelle Angleterre au Sud, 70.4, pp. 31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pariah&amp;quot; de Joan Williams : Femme invisible, pour qui vis-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 74, https://journals.openedition.org/jsse/3157</w:t>
+              <w:t xml:space="preserve">, 2013, 60, pp.83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the Self into Fiction: Reynolds Price’s Early Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1-2), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/fict.2.1-2.87_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Pariah” de Joan Williams : Femme invisible, pour qui vis-tu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Com' </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3</w:t>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp. 83-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“It doesn’t contain any answers” : De quelques secrets dans les œuvres d’Ann Beattie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Secret, 14 (2), pp. 183-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Niewiadomska-Flis, The Southern Mystique: Food, Gender and Houses in Southern Fiction and Films (Universitat de Valencia : Biblioteca Javier Coy d’estudis nord-americans, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Secret, volume 2, 14, pp. 299-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing with Fire: Conflicting Subjects in Elizabeth Spencer’s The Night Travellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Varieties of Experience of Modern Warfare‎, X (1), pp. 307-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lisa.5065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire à l’épreuve du temps : ‘One Summer’ de Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.42-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le quotidien ou comment formuler l’inquiétant : Nouvelles américaines des années 1990 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 72, pp. 35-48</w:t>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’art de l’ordinaire, 21, pp. 93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Tennessee Williams, New Selected Essays: Where I Live, ed. John S. Bak, introduction by John Lahr (New York: New Directions, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Com' </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (1), pp. 126-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.131.0120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cosmos of his own: loss, ghosts and loneliness in Thomas Wolfe’s fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Thomas Wolfe Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (1-2), pp.22-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cosmos of his Own: Loss, Ghosts and Loneliness in Thomas Wolfe's Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Thomas Wolfe Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.22-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telling about southern fluctuations: Elizabeth Spencer at the back door</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8.3, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.1803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the Self into Fiction: Reynolds Price's Early Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short Fiction in Theory &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01051034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradis perdus : Rivalité et émancipation dans la fiction de Shirley Ann Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Spill</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Penser l’origine, 12 (2), pp. 85-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing the Dark Other: Walker Percy's Shadowy Figure in Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, South and Race, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.2329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Des genres aux textes : Essais de sémantique interprétative en littérature de langue anglaise par Françoise Canon-Roger et Christine Chollier (Arras : Artois Presses Université, collection « Lettres et Civilisations Étrangères », 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (1), pp. 121-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.123.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mères et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.5897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breathing Memory: The Sensual World of William Goyen's Charity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syllabus : Revue scientifique interdisciplinaire de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.137-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Glenn : L’homme-mystère d’Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Penser l’origine, 11 (1), pp. 95-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essais et coups d'essai dans l'œuvre de Walker Percy : De la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syllabus : Revue scientifique interdisciplinaire de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1.1, pp.195-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burch, Geneviève Sellier, Le Cinéma au prisme des rapports de sexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp. 63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images aux mots ou l'image au service de la réalité : Métaphores visuelles dans &amp;quot;Le Cinéphile&amp;quot; et &amp;quot;Lancelot&amp;quot; de Walker Percy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.127-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;N. Scott Momaday, l’homme-ours : Voix et regard par Anne Garrait-Bourrier (Clermont-Ferrand : Presses Universitaires Blaise Pascal, collection « Littératures », 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 120 (2), pp. 121-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.120.0110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Southern Belle in an Italian Setting: Elizabeth Spencer’s ‘The Light in the Piazza’ and its Musical Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Préher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.7-11</w:t>
+              <w:t xml:space="preserve">The South Atlantic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.20-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Southern Belle in an Italian Setting: Elizabeth Spencer's 'The Light in the Piazza' and its Musical Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The South Atlantic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.20-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lights on Elizabeth Spencer’s New Orleans in The Snare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (1)</w:t>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Reconnaissances, 10, pp. 233-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, "The Wagon moves" : new essays on William Faulkner's As I Lay Dying, 34 (2), pp.203-219</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysfunctional Couples and the Search for Home in Short Stories by Carson McCullers, Flannery O’Connor and Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Figures libres (Hors thème), 9, pp. 69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;quot;Ernest J. Gaines, The Autobiography of Miss Jane Pittman par Françoise Clary (Neuilly : Atlande, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (2), pp. 123-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.116.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Soigner, guérir, occire.. en littérature jeunesse, 43, pp. 49-58</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the Unspeakable: Elizabeth Madox Roberts's My Heart and My Flesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Elizabeth Madox Roberts Society Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...3150 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01050389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4344,8773 +9216,4009 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders and Border Crossings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guignery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83 (Autumn), pp.149-248, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie et influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme et pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie et influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Humble Short Story/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ganteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°77, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et formes brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: A. S. Byatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°76, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie au féminin/Poétique(s) du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclats du désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (2), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et formes brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit de la nature: Présentation du numéro de la revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSR - Mélange de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esprit de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77 (3), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borders, Intersections and Identity in the Contemporary Short Story in English/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vernadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°75, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation, Revision, Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Region, Environment, and Community in American Literary Short Forms/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ryan-Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°73, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°72, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Wagon Moves” : New Essays on William Faulkner’s As I Lay Dying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34.2, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrée performance ! Discours, rituels et représentations du religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Majdouli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75 (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Section: The Short Story in Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°71, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vices et vertus du plagiat dans la littérature américaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Voyons un autre Noël’ (C. Dickens) : Noël dans la littérature de langue anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75 (4), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Claude Cohen-Safir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Boutenbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocations de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74 (3), 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Vocation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérald Préher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vocation au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ineke Bockting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (16), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Destinée Manifeste dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (3), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Modernist Short Story/General Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Basseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Besnault-Levita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathijs Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (Autumn), pp.149-248, 2024</w:t>
+              <w:t xml:space="preserve">, n°64, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Masculine South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Doat</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Civilisations et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.3798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la religion dans la littérature américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (71.3), 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: The 21st Century Irish Short Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 4, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, 203 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Genty</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, 2022</w:t>
+              <w:t xml:space="preserve">, 2 (14), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la religion dans la littérature américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (70.4), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 4, 2022</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (13), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...2494 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051660v1</w:t>
-              </w:r>
-[...4762 lines deleted...]
-                <w:t xml:space="preserve">hal-04148942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facets of the American South: Essays on a Peculiar Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biblioteca Javier Coy d’estudis nord-americans (Universitat de Valencia), In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solitude et communauté dans le roman : Carson McCullers, Le cœur est un chasseur solitaire ; Marguerite Duras, Le Vice-consul ; Christa Wolf, Médée : Voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonnier-Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 272p., 2020, Clefs Concours, Littérature comparée, 2350306291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solitude et communauté dans le roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemonnier-Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Spill</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Biblioteca Javier Coy d’estudis nord-americans (Universitat de Valencia), In press</w:t>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2019, Clefs concours - Littérature comparée, Anne Tomiche, 978-2-35030-629-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Garric</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparitions fantastiques - Apparition et disparition dans la fiction brève (littérature et arts de l'image)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Cléder</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 342 p., 2018, Interférences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willa Cather, &amp;quot;My Ántonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 218 p., 2016, CAPES-agrégation. Anglais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faulkner at fifty : tutors and tyros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lemonnier-Lemieux</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liénard-Yeterian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 218 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatal Fascinations : Cultural Manifestations of Crime and Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 225 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espace du Sud au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 272p., 2020, Clefs Concours, Littérature comparée, 2350306291</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Henri Garric</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro 12 de la revue Résonances &amp;quot;Penser l'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numéro 11 de la revue Résonances &amp;quot;Penser l'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intemporalité du passé dans l'œuvre de quatre écrivains du Sud : Walker Percy, Peter Taylor, Shirley Ann Grau et Reynolds Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures - Université Paul Verlaine, pp.496, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01048729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique d'Est en Ouest : &amp;quot;The Grapes of Wrath&amp;quot; de John Steinbeck et &amp;quot;A Multitude of Sins&amp;quot; de Richard Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Cléder</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Péchés innombrables de Richard Ford, et quelques autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2019, Clefs concours - Littérature comparée, Anne Tomiche, 978-2-35030-629-2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zaugg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Metz : Centre Écritures / Université Paul Verlaine, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 342 p., 2018, Interférences</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles du Sud : Hearing Voices, Reading Stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palaiseau : Presses de l'École Polytechnique, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 218 p., 2016, CAPES-agrégation. Anglais</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01049701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus sur Gaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neuilly : Atlande, Collection " Clés concours ", 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...684 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01049657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13120,350 +13228,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Haunting in Short Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°70, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Rewriting of Myths in Southern Short Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vernadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°67, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue: Grace Paley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Short Story in English / Les Cahiers de la nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°65, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un soupçon de crime : représentations et médiatisations de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 310 p., 2014, Audiovisuel et communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13473,650 +13581,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaye Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobbie Ann Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Acker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Alther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Trethewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Author Profile » : Shirley Ann Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dictionnaire universel des créatrices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue britannique en ligne "The Literary Encyclopedia" (http://LitEncyc.com)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14126,112 +14234,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’instabilité de la surface : Neige et glissements narratifs dans les premières œuvres d’Ann Beattie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Préher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Surface instable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chambéry, France. pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14378,51 +14486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100191v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04162291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Wilhelm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pr&#233;her" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5311" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clark" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moulinoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.87_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04187304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1803" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01051034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2329" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5897" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.123.0116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120401v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.120.0110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.116.0123" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571335v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119030v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118883v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03137123v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pr&#233;her" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basseler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besnault-Levita" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Duyck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gros" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3798" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117305v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004464261_004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117233v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lage_des_postmachines/fichiers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140198" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04105566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pubp/3420" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.3270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117211v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523920v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Guillaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117122v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114932v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114584v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114854v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-6360-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114576v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wydawnictwokul.lublin.pl/sklep/product_info.php?cPath=38&amp;amp;products_id=2484&amp;amp;language=en" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105265v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104835v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104635v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zaugg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lamerique-dest-en-ouest-grape" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113377v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113332v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148952v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113398v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150167v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109843v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150183v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04110256v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613016v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonnier-Lemieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496940v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050225v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050270v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049311v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049255v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050099v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049870v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01048729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049726v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050395v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148577v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule L&#233;vy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050178v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149810v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05619918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Pr&#233;her" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/epure/5094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164xg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04921522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004464261_004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lage_des_postmachines/fichiers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.140198" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04105566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pubp/3420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.3270" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Guillaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Pr&#233;her" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-6360-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wydawnictwokul.lublin.pl/sklep/product_info.php?cPath=38&amp;amp;products_id=2484&amp;amp;language=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04114576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121174v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lespace-du-sud-au-feminin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zaugg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/litterature-des-mondes-contemporains-serie-ameriques/lamerique-dest-en-ouest-grape" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103655v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04112476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lamothe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109836v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04109843v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04110256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guignery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04162291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Spill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Wilhelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102793v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Collinge-Germain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ryan-Sautour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hugonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5311" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120894v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Clark" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Moulinoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01322455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Gros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Preher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04187304v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/fict.2.1-2.87_1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04100059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.5065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100310v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.131.0120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1803" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01051034v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100258v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.2329" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.123.0116" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.5897" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050677v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.289" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.120.0110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.116.0123" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04148462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ganteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Reynier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Godi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603975v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571335v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117364v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051597v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Brun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vernadakis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119065v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Li&#233;nard-Yeterian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051107v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04119030v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutenbat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117414v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03137123v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marqui&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04118876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ineke Bockting" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117404v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Basseler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Besnault-Levita" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Duyck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3798" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051756v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051777v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04051660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148675v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03613016v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemonnier-Lemieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050270v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04049255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01050046v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01048729v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049726v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01049657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050395v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148606v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule L&#233;vy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04050178v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149813v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149815v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149830v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149818v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149810v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04149834v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150153v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03382933v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>