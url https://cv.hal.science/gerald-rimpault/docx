--- v0 (2026-03-10)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gerald Rimpault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux distribution of the Superphénix start-up core for the validation of neutronic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.889-899. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the neutronic Superphenix start-up commissioning tests with TRIPOLI4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.366-374. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impacts of homogeneous minor actinides loading in low void effect sodium fast reactor cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.572-578. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02430011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced method for neutronic simulation of control rods in sodium fast reactors numerical and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ey. Garcia-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization methodology for heterogeneous minor actinides transmutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.4. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01794026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of integral data assimilation and differential measurements as a contribution to improve $^{235}$U and $^{235}$U cross sections evaluations in the fast and epithermal energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Noguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.41. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02305677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the americium isotopic vector on the cooling time of minor actinides bearing blankets in fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.11. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02305651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of curium, neptunium and americium transmutation feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.748-758. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of minor actinides bearing blankets with industrial fuel cycle constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of boron carbide as burnable poison in sodium fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205 (11), pp.1433-1446. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2019.1620054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS: Neutronics, Shielding, and Radiation Damage Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Romanets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (2), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT09-A9240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformed Core Reactivity Evaluation with Mesh Projection–Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT14-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Legendre Expansion of the Collision Law for Light Water Reactor Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansar Calloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180 (2), pp.182-198. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE14-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of minor actinides bearing radial blankets for heterogeneous transmutation in fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 185 (2), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2016.1272381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of minor actinides transmutation blankets with regards to neutron and gamma sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simmer Neutronics Tool for Studying Fast Reactor Distorted Core Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poumerouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT11-A11675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges Associated with the Mitigation of Unprotected Loss of Flow in Sodium-Cooled Fast Reactor Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poumerouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181 (1), pp.56-67. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT13-A15756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issue of Accelerator Beam Trips for Efficient ADS Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schikorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184 (2), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT12-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Designing a Sodium-Cooled Fast Reactor with Inherent Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Stauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181 (2), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT13-A15781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the European Helium-Cooled EFIT Plant: An Industrial-Scale Accelerator-Driven System for Minor Actinide Transmutation—II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pignatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Murgatroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stainsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180 (2), pp.264-296. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT11-97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Lead-Cooled EFIT Plant: An Industrial-Scale Accelerator-Driven System for Minor Actinide Transmutation—I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schikorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180 (2), pp.241-263. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT11-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Consequences of a Sharp Temperature Change in the Fuel Pins of an Accelerator-Driven Subcritical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weisenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schikorr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184 (2), pp.210-216. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT13-A22316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Gamma-Heating Calculational Methods for Fast Reactors and Their Validation for Plutonium-Burning Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138 (3), pp.233-255. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE01-A2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New calculation method for PWR control rod assemblies with APOLLO3®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics Study of a 600-MW(thermal) Gas-Cooled Fast Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bosq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (2), pp.204-218. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE06-A2576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse Mesh Rebalance Acceleration Applied to an Iterative Domain Decomposition Method on Unstructured Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Odry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Lautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187 (3), pp.240-253. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2017.1320891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Higher-Order Fluxes in Symmetric Cores—II: Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184 (2), pp.190-207. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE16-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of BETA eff measurements from BERENICE programme with Tripoli 4 ® and uncertainty qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.312-320. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Studies on Heterogeneous Cores for Fast Breeder Reactors: The Pre-Racine and Racine Experimental Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Norvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (3), pp.233-251. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE84-A17780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Higher-Order Fluxes in Symmetric Cores—I: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184 (2), pp.174-189. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE16-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs of accurate prompt and delayed $\gamma$-spectrum and multiplicity for Nuclear Reactor Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, GAMMA-1 Emission of Prompt Gamma-Rays in Fission and Related Topics, 31, pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2012.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the safety studies carried out on the GFR2400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentivoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (7), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity Coefficients in BN-600 Core with Minor Actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rineiski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwook Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabhakaran Mohanakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (4), pp.635-645. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18811248.2011.9711744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of CERCER and CERMET fuels for EFIT from the viewpoint of core performance and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Nong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rineiski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Maschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Matzerath Boccaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (7), pp.855-861. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2011.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and design concepts of the 400MWth-class EFIT accelerator driven transmuter and considerations for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-N. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rineiski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (9), pp.1764-1773. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2009.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of the control assembly system for the large 2400MWth Generation IV gas-cooled fast reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (12), pp.2206-2218. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and trend of core design activities for heavy metal cooled accelerator driven system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosco Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth William Burn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (17), pp.2698-2709. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the MUSE experiments for emerging ADS concepts from the nuclear data viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chawla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (8), pp.843-856. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ADS-Type Heterogeneities in the MUSE4 Critical Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Chawla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (9), pp.779-787. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18811248.2004.9726447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic studies in support of accelerator-driven systems: The MUSE experiments in the MASURCA facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaussonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148, pp.124-152. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE01-13C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved performances of the fast reactor calculational system ERANOS-ERALIB1 due to improved a priori nuclear data and consideration of additional specific integral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zammit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (18), pp.1879-1898. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4549(03)00161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron transport problems in anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lapenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ravetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Rostagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malvagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full reference APOLLO3$^®$ deterministic scheme for the JHR material testing reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Politello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2020 - Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02972474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPRL – International cooperation to identify and monitor priority nuclear data needs for nuclear applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202023915005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Measurements and Control of an Accelerator Driven System (ADS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Finck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the feedback coefficients of the Superphenix start-up core with APOLLO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02394071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an advanced APOLLO3® deterministic scheme for characterizing of the Jules Horowitz irradiation reactor core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Politello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering (MandC - 2019)andC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02614135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral data assimilation on U235 and U238 nuclear data and impact on fca-ix spectral indices to reassess minor actinides fission cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Noguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2018 Reactors Physics paving the way towards more efficient systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Mexique, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Experiment Analyses in support to the OECD/NEA benchmarks on Uncertainty Analysis in Modelling (UAM) for Design, Operation and Safety Analysis of SFRs (SFR-UAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kodeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENE 2018 - The 27th International Conference Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">looking forward for a masurca experimental programme genesis in support to the astrid sfr core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2018 Reactors Physics paving the way towards more efficient systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEA SFR subassembly benchmark sensitivity/uncertainty propagation with depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEPU 2018 (ANS Best Estimate Plus Uncertainty International Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02400194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a new approach for analysing the impact of nuclear data uncertainties on the astrid sodium void reactivity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2018 Reactors Physics paving the way towards more efficient systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Uncertainty of Reactivity Worth Scale Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kodeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENE 2018 - International Conference on Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate reactivity effects of pwr control rods using apollo3 advanced solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status and Perspectives of the OECD/NEA sub-group on Uncertainty Analysis in Modelling (UAM) for Design, Operation and Safety Analysis of SFRs (SFR-UAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne Stauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tk Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta. Taiwo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS Best Estimate Plus Uncertainty International Conference (BEPU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of minor actinides transmutation blankets with regards to neutron and gamma sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Kooymana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.05005, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715305005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Breakdown Methodology To Estimate Neutronic Model Biases Applied To Apollo3 SFR Core Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of minor actinides transmutation performances in fast reactors using fissile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto and Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives and status of the oecd/nea sub-group on uncertainty analysis in modelling (uam) for design, operation and safety analysis of sfrs (sfr-uam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tk. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta. Taiwo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles (FR - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollo3 homogenization techniques for transport core calculations - application to the astrid cfv core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MandC 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APOLLO3 scientific tool for SFR neutronic characterization current achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on fast reactors and related fuel cycles: next generation nuclear systems for sustainable development (FR17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ekaterinaburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Reference APOLLO3 Calculation Scheme for Sodium Cooled Fast Reactors from Sub-Assembly to Full-Core Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR2016 - Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for theories enabling analyses of spatial effects in highly coupled sfr cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2016: Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States. pp.ISBN: 978-0-89448-726-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02431806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of delayed neutron fraction of u235 based fuel cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2016 - The Physics of Reactors conferences: Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-design of a target assembly for minor actinides transmutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Exchange Meeting on partitioning and transmutation - Actinide and Fission Product Partitioning and Transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of material buckling experiments performed in the masurca facility in support of the astrid sfr prototype core balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2016 - The Physics of Reactors conferences: Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-depth analysis of Minor Actinide Fission Chambers Measurements in the FCA IX Experimental Programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, European Commission, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a parallel domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Odry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Lautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Baudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2016 - International Conference on the Physics of Reactors: Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition method in APOLLO3$^R$ solver, MINARET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Odry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Lautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS MC2015 - Joint International Conference on Mathematics and Computation (MandC), Supercomputing in Nuclear Applications (SNA) and theMonte Carlo (MC) Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SFR Deformed Core Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015 - International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02933399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and lessons learned within the Domain 1 &amp;quot;DESIGN&amp;quot; of the IP_EUROTRANS Integrated Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GUINEVERE project at the VENUS facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine 3D neutronic characterization of a gas-cooled fast reactor based on plate-type subassemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosq J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peneliau Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanier M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR-2006, ANS Topical Meeting on Reactor Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Nuclear Society, Sep 2006, VANCOUVER, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02917645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic benchmark on the 2400 MW gas-cooled fast reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruz D. F. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hogenbirk A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosq J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prulhiere G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR-2006, ANS Topical Meeting on Reactor Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Nuclear Society, Sep 2006, VANCOUVER, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02917649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 DESIGN: Development of a Detailed Design of XT-ADS and of a Conceptual Design of EFIT with Heavy Liquid Metal Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for a Large Gas-Cooled Fast Reactor Core Design and Associated Neutronic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosq J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conti A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2004 -The Physics of Fuel Cycles and Advanced Nuclear Systems: Global Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02917618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN-600 Full MOX Core Benchmark Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Y. I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hill R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimm K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2004 -The Physics of Fuel Cycles and Advanced Nuclear Systems: Global Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, Apr 2004, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02917608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERANOS Code and data system for fast reactor neutronic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN-600 Hybrid core benchmark analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. I. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stanculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Finck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foil activation studies of spectral variations in the MUSE4 critical configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02907055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of experiments in the JOYO fast reactor using the ERANOS and JNC code systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02907166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of multiplying subcritical media coupled with an accelerator : the MUSE experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Bompas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Nuclear Energy Systems 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Petten, Netherlands. pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of multiplying subcritical media in presence of an external source operating in pulsed or continuous mode : the MUSE-3 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Bompas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator Driven Transmutation Technologies and Applications 3 ADTTA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Praha, Czech Republic. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCERTAINTIES ASSOCIATED TO THE USE OF THE ERANOS CODE SYSTEM WHEN APPLIED TO THE MODERATED ECRIX IRRADIATIONS IN THE FAST REACTOR PHENIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Varaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Synthesis Report of the Different ADS Design Status. Establishment of a Catalogue of the R&D needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frogheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woaye-Hune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gerald Rimpault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux distribution of the Superphénix start-up core for the validation of neutronic codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.889-899. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.06.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02535326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the neutronic Superphenix start-up commissioning tests with TRIPOLI4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.366-374. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impacts of homogeneous minor actinides loading in low void effect sodium fast reactor cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.572-578. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02430011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the americium isotopic vector on the cooling time of minor actinides bearing blankets in fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.11. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02305651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced method for neutronic simulation of control rods in sodium fast reactors numerical and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ey. Garcia-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2019.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization methodology for heterogeneous minor actinides transmutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.4. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01794026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of integral data assimilation and differential measurements as a contribution to improve $^{235}$U and $^{235}$U cross sections evaluations in the fast and epithermal energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Noguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.41. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02305677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of curium, neptunium and americium transmutation feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.748-758. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of minor actinides bearing blankets with industrial fuel cycle constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of boron carbide as burnable poison in sodium fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205 (11), pp.1433-1446. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295450.2019.1620054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Simmer Neutronics Tool for Studying Fast Reactor Distorted Core Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poumerouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT11-A11675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges Associated with the Mitigation of Unprotected Loss of Flow in Sodium-Cooled Fast Reactor Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poumerouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181 (1), pp.56-67. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT13-A15756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformed Core Reactivity Evaluation with Mesh Projection–Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT14-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Legendre Expansion of the Collision Law for Light Water Reactor Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ansar Calloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180 (2), pp.182-198. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE14-57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of minor actinides bearing radial blankets for heterogeneous transmutation in fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 185 (2), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2016.1272381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02388825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of minor actinides transmutation blankets with regards to neutron and gamma sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.7. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XT-ADS: Neutronics, Shielding, and Radiation Damage Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Romanets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (2), pp.537-541. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT09-A9240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issue of Accelerator Beam Trips for Efficient ADS Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schikorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184 (2), pp.249-260. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT12-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Lead-Cooled EFIT Plant: An Industrial-Scale Accelerator-Driven System for Minor Actinide Transmutation—I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schikorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180 (2), pp.241-263. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT11-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the European Helium-Cooled EFIT Plant: An Industrial-Scale Accelerator-Driven System for Minor Actinide Transmutation—II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pignatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Murgatroyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stainsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 180 (2), pp.264-296. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT11-97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for Designing a Sodium-Cooled Fast Reactor with Inherent Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Stauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181 (2), pp.241-250. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT13-A15781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Consequences of a Sharp Temperature Change in the Fuel Pins of an Accelerator-Driven Subcritical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weisenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schikorr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184 (2), pp.210-216. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NT13-A22316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Gamma-Heating Calculational Methods for Fast Reactors and Their Validation for Plutonium-Burning Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138 (3), pp.233-255. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE01-A2211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New calculation method for PWR control rod assemblies with APOLLO3®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2017.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02421894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics Study of a 600-MW(thermal) Gas-Cooled Fast Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bosq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152 (2), pp.204-218. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE06-A2576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse Mesh Rebalance Acceleration Applied to an Iterative Domain Decomposition Method on Unstructured Mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Odry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Lautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187 (3), pp.240-253. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00295639.2017.1320891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Higher-Order Fluxes in Symmetric Cores—II: Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184 (2), pp.190-207. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE16-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of Higher-Order Fluxes in Symmetric Cores—I: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 184 (2), pp.174-189. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE16-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02387094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of BETA eff measurements from BERENICE programme with Tripoli 4 ® and uncertainty qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.312-320. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Studies on Heterogeneous Cores for Fast Breeder Reactors: The Pre-Racine and Racine Experimental Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Norvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (3), pp.233-251. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE84-A17780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the safety studies carried out on the GFR2400</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bentivoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 253 (7), pp.161-182. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs of accurate prompt and delayed $\gamma$-spectrum and multiplicity for Nuclear Reactor Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, GAMMA-1 Emission of Prompt Gamma-Rays in Fission and Related Topics, 31, pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2012.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02864469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity Coefficients in BN-600 Core with Minor Actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rineiski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinwook Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabhakaran Mohanakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (4), pp.635-645. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18811248.2011.9711744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative studies of CERCER and CERMET fuels for EFIT from the viewpoint of core performance and safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue-Nong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Rineiski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Maschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Matzerath Boccaccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (7), pp.855-861. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2011.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and design concepts of the 400MWth-class EFIT accelerator driven transmuter and considerations for further developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-N. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rineiski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (9), pp.1764-1773. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2009.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of the control assembly system for the large 2400MWth Generation IV gas-cooled fast reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (12), pp.2206-2218. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2008.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and trend of core design activities for heavy metal cooled accelerator driven system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosco Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth William Burn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Monti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (17), pp.2698-2709. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the MUSE experiments for emerging ADS concepts from the nuclear data viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chawla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (8), pp.843-856. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2005.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ADS-Type Heterogeneities in the MUSE4 Critical Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Chawla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (9), pp.779-787. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18811248.2004.9726447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic studies in support of accelerator-driven systems: The MUSE experiments in the MASURCA facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaussonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148, pp.124-152. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE01-13C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved performances of the fast reactor calculational system ERANOS-ERALIB1 due to improved a priori nuclear data and consideration of additional specific integral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zammit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (18), pp.1879-1898. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0306-4549(03)00161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron transport problems in anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lapenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ravetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Rostagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malvagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full reference APOLLO3$^®$ deterministic scheme for the JHR material testing reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Politello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2020 - Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02972474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPRL – International cooperation to identify and monitor priority nuclear data needs for nuclear applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bossant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Nuclear Data for Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202023915005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Measurements and Control of an Accelerator Driven System (ADS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Finck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the feedback coefficients of the Superphenix start-up core with APOLLO3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02394071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an advanced APOLLO3® deterministic scheme for characterizing of the Jules Horowitz irradiation reactor core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Politello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering (MandC - 2019)andC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02614135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Experiment Analyses in support to the OECD/NEA benchmarks on Uncertainty Analysis in Modelling (UAM) for Design, Operation and Safety Analysis of SFRs (SFR-UAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kodeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENE 2018 - The 27th International Conference Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">looking forward for a masurca experimental programme genesis in support to the astrid sfr core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2018 Reactors Physics paving the way towards more efficient systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral data assimilation on U235 and U238 nuclear data and impact on fca-ix spectral indices to reassess minor actinides fission cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Noguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2018 Reactors Physics paving the way towards more efficient systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Mexique, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEA SFR subassembly benchmark sensitivity/uncertainty propagation with depletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEPU 2018 (ANS Best Estimate Plus Uncertainty International Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02400194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a new approach for analysing the impact of nuclear data uncertainties on the astrid sodium void reactivity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2018 Reactors Physics paving the way towards more efficient systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Uncertainty of Reactivity Worth Scale Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kodeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NENE 2018 - International Conference on Nuclear Energy for New Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate reactivity effects of pwr control rods using apollo3 advanced solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status and Perspectives of the OECD/NEA sub-group on Uncertainty Analysis in Modelling (UAM) for Design, Operation and Safety Analysis of SFRs (SFR-UAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne Stauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tk Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta. Taiwo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS Best Estimate Plus Uncertainty International Conference (BEPU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives and status of the oecd/nea sub-group on uncertainty analysis in modelling (uam) for design, operation and safety analysis of sfrs (sfr-uam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tk. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta. Taiwo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fast Reactors and Related Fuel Cycles (FR - 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Breakdown Methodology To Estimate Neutronic Model Biases Applied To Apollo3 SFR Core Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02434517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of minor actinides transmutation performances in fast reactors using fissile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto and Fukui, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of minor actinides transmutation blankets with regards to neutron and gamma sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Kooymana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.05005, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201715305005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollo3 homogenization techniques for transport core calculations - application to the astrid cfv core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MandC 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APOLLO3 scientific tool for SFR neutronic characterization current achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on fast reactors and related fuel cycles: next generation nuclear systems for sustainable development (FR17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ekaterinaburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of delayed neutron fraction of u235 based fuel cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Truchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2016 - The Physics of Reactors conferences: Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Reference APOLLO3 Calculation Scheme for Sodium Cooled Fast Reactors from Sub-Assembly to Full-Core Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Archier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR2016 - Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for theories enabling analyses of spatial effects in highly coupled sfr cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2016: Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States. pp.ISBN: 978-0-89448-726-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02431806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-design of a target assembly for minor actinides transmutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kooyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Exchange Meeting on partitioning and transmutation - Actinide and Fission Product Partitioning and Transmutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of material buckling experiments performed in the masurca facility in support of the astrid sfr prototype core balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2016 - The Physics of Reactors conferences: Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in-depth analysis of Minor Actinide Fission Chambers Measurements in the FCA IX Experimental Programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ND2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joint Research Centre, European Commission, Sep 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a parallel domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Odry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Lautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Baudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2016 - International Conference on the Physics of Reactors: Unifying Theory and Experiments in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition method in APOLLO3$^R$ solver, MINARET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Odry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Lautard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANS MC2015 - Joint International Conference on Mathematics and Computation (MandC), Supercomputing in Nuclear Applications (SNA) and theMonte Carlo (MC) Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SFR Deformed Core Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015 - International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02933399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements and lessons learned within the Domain 1 &amp;quot;DESIGN&amp;quot; of the IP_EUROTRANS Integrated Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Bruyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Technology and Components of Accelerator-driven Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Karksruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/9789264117297-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00687046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GUINEVERE project at the VENUS facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aït Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aoust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Physics of Reactors - PHYSOR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Interlaken, Switzerland. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00305892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine 3D neutronic characterization of a gas-cooled fast reactor based on plate-type subassemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosq J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peneliau Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanier M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR-2006, ANS Topical Meeting on Reactor Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Nuclear Society, Sep 2006, VANCOUVER, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02917645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM1 DESIGN: Development of a Detailed Design of XT-ADS and of a Conceptual Design of EFIT with Heavy Liquid Metal Cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Artioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide and Fission Product Partitioning and Transmutation Ninth Information Exchange Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nimes, France. pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00290526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutronic benchmark on the 2400 MW gas-cooled fast reactor design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruz D. F. Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hogenbirk A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosq J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prulhiere G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR-2006, ANS Topical Meeting on Reactor Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Nuclear Society, Sep 2006, VANCOUVER, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02917649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for a Large Gas-Cooled Fast Reactor Core Design and Associated Neutronic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosq J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conti A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier J.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2004 -The Physics of Fuel Cycles and Advanced Nuclear Systems: Global Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02917618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN-600 Full MOX Core Benchmark Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Y. I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hill R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimm K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2004 -The Physics of Fuel Cycles and Advanced Nuclear Systems: Global Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, Apr 2004, Chicago, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02917608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ERANOS Code and data system for fast reactor neutronic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacqmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foil activation studies of spectral variations in the MUSE4 critical configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Plaschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chawla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02907055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN-600 Hybrid core benchmark analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. I. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stanculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Finck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.N. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of experiments in the JOYO fast reactor using the ERANOS and JNC code systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHYSOR 2002 - International Conference on the New Frontiers of Nuclear Technology: Reactor Physics, Safety and High-Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02907166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of multiplying subcritical media coupled with an accelerator : the MUSE experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Bompas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aliberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emerging Nuclear Energy Systems 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Petten, Netherlands. pp.88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of multiplying subcritical media in presence of an external source operating in pulsed or continuous mode : the MUSE-3 experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lebrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Bompas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Accelerator Driven Transmutation Technologies and Applications 3 ADTTA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Praha, Czech Republic. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00004826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCERTAINTIES ASSOCIATED TO THE USE OF THE ERANOS CODE SYSTEM WHEN APPLIED TO THE MODERATED ECRIX IRRADIATIONS IN THE FAST REACTOR PHENIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Varaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02906384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Synthesis Report of the Different ADS Design Status. Establishment of a Catalogue of the R&D needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rimpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mansani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frogheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woaye-Hune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] EURATOM. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kooyman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.02.012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.10.044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339945v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey. Garcia-Cervantes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Kooyman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buiron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kooyman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.09.041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.09.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1620054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romanets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bruyn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maschek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT09-A9240" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gentilini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT14-123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansar Calloo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE14-57" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2016.1272381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poumerouly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT11-A11675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecerf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15756" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Darde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schikorr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT12-75" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Stauff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15781" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pignatel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murgatroyd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stainsby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT11-97" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artioli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT11-96" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jianu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weisenburger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A22316" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chawla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE01-A2211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.06.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bosq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE06-A2576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Odry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lautard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2017.1320891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE16-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kappler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Norvez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE84-A17780" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE16-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2012.04.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rineiski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ishikawa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwook Jang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Mohanakrishnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18811248.2011.9711744" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Nong Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Maschek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Matzerath Boccaccini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2011.05.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW3KS51Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-N. Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rineiski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.12.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWPXLZSQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddington" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.09.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM25R4FW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bianchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Artioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth William Burn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gherardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Monti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2006.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSQZ1B0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaschy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelloni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2005.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHP3XW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Chawla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18811248.2004.9726447" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaussonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domergue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE01-13C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zammit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4549(03)00161-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4WC8K4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapenta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Rostagno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacqmin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malvagi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebreton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Politello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capote" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Carlson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023915005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aliberti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lebrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394071v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Politello" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kodeli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tommasi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Truchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Palau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Stauff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk Kim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta. Taiwo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kooymana" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419676v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stauff" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk. Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442247v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431806v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442369v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441960v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valentin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442354v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Baudron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gentili" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00305892v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baeten" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aoust" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02917645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosq J.C." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peneliau Y." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanier M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02917649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz D. F. Da" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hogenbirk A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prulhiere G." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290526v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Abderrahim" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02917618v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conti A." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier J.C." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02917608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Y. I." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill R." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimm K." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton T." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Plisson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rieunier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. I. Kim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanculescu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Hill" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Grimm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02907055v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Servi&#232;re" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02907166v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yokoyama" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012489v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lebrat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bompas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906384v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Varaine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frogheri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woaye-Hune" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sciora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kooyman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.02.012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.10.044" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305651v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kooyman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buiron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ey. Garcia-Cervantes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.01.042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Kooyman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02305677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Noguere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421722v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.09.041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.09.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1620054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poumerouly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT11-A11675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecerf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15756" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gentilini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT14-123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansar Calloo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Tellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE14-57" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02388825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2016.1272381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romanets" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t Abderrahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bruyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dagan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maschek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT09-A9240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Darde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schikorr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT12-75" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artioli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT11-96" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pignatel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murgatroyd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stainsby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT11-97" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Stauff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A15781" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jianu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weisenburger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT13-A22316" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luthi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chawla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE01-A2211" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.06.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Bosq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE06-A2576" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Odry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lautard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2017.1320891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tommasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE16-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02387094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE16-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Truchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.03.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kappler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Norvez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE84-A17780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.08.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02864469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2012.04.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Rineiski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ishikawa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwook Jang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Mohanakrishnan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18811248.2011.9711744" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Nong Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Maschek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Matzerath Boccaccini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2011.05.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW3KS51Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-N. Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rineiski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2009.12.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWPXLZSQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddington" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2008.09.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM25R4FW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosco Bianchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Artioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth William Burn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gherardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Monti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2006.02.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSQZ1B0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864398v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plaschy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelloni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2005.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSHP3XW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Chawla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18811248.2004.9726447" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaussonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domergue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE01-13C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zammit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4549(03)00161-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4WC8K4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapenta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Rostagno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacqmin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malvagi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebreton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Politello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564597v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bossant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capote" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Carlson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023915005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aliberti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lebrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finck" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394071v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Politello" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kodeli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tommasi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Truchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Palau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339103v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Stauff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk Kim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta. Taiwo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stauff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tk. Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434517v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435080v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645305v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Kooymana" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715305005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442247v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02431806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441960v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valentin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442354v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438371v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Baudron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gentili" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00687046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264117297-en" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00305892v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baeten" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aoust" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heyse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02917645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosq J.C." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peneliau Y." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanier M." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290526v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Abderrahim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giraud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02917649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz D. F. Da" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hogenbirk A." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prulhiere G." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02917618v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conti A." TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier J.C." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02917608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Y. I." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill R." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimm K." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton T." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906396v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Plisson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rieunier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02907055v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Servi&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. I. Kim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stanculescu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Hill" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Grimm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02907166v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yokoyama" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012489v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lebrat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Bompas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02906384v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Varaine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Saint-Jean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frogheri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woaye-Hune" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>