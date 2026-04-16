--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -191,51 +191,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on the mean value of the Erdős--Hooley Delta-function</w:t>
+                <w:t xml:space="preserve">Note on the mean value of the Erdős-Hooley Delta-function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis de la Bretèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
@@ -2310,196 +2310,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moyennes effectives de fonctions multiplicatives complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (3), pp.641-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-017-9949-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011096v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche dans la théorie des entiers friables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis de La Bretèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compositio Mathematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 153, pp.453-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1112/S0010437X16007806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348147v3</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04011096v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le principe d'incertitude pour les familles orthonormales de $L^2(R)$</w:t>
               </w:r>
@@ -3692,50 +3692,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur la concentration de certaines fonctions additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 152 (1), pp.179-189, 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004111000521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281334v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oscillations localisées sur les diviseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis de La Bretèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3744,695 +3835,604 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.669-693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sur la concentration de certaines fonctions additives</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Note on the Distribution of Some Additive Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 276, pp.257-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyennes de fonctions arithmétiques de formes binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis de La Bretèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.290-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On mean values of random multiplicative functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuk-Kam Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2012-11332-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures quadratiques de la proximité des diviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Raouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 152 (1), pp.179-189, 191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0305004111000521⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 150 (1), pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004110000411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the null-controllability of diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.1088-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2010035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...207 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures quadratiques de la proximité des diviseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Stef</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Raouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 150 (1), pp.73-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0305004110000411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...193 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4929,269 +4929,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Remarques sur les valeurs moyennes de fonctions multiplicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, (2) 53, pp.155-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131535v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distribution of integers with at least two divisors in a short interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New blow-up rates for fast controls of Schrödinger and heat equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 243 (1), pp.70--100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2007.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140540v2</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-00091331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le comportement local de la répartition de l'indicatrice d'Euler</w:t>
               </w:r>
@@ -8011,51 +8011,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530884v4</w:t>
+                <w:t xml:space="preserve">hal-05530884v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyennes effectives de fonctions multiplicatives complexes</w:t>
               </w:r>
@@ -8182,51 +8182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized large sums of random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8488,51 +8488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de la Bret&#232;che" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tenenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004125101382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de la Bret&#232;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa250107-13-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7169/facm/2113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tenenbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2024.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167173v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouvry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090432v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dartyge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feutrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haab025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa201024-26-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10986-021-09529-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debruyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2020.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011220v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-020-00297-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dress" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/mtk.12021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-019-00157-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Verwee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S008154382104012X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Li Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.04.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12224" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hay046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Drappeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1935-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Lamzouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa170810-20-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2018.01.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh L. Montgomery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579317000249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68376-8_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348147v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X16007806" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011096v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-017-9949-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200595v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Roton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Saffari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold S. Shapiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2016.42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2015.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdv051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lachand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hau026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hau025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2015-12650-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Stewart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdu069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0457-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2013.07.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748012000886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Balog" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/264" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281334v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004111000521" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk-Kam Lau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2012-11332-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raouj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004110000411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Raouj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2010.077" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Grigoriev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-08-04584-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091199v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131532v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140540v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2007.06.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131535v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toulmonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091790v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091306v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa124-3-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022451v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0379-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091831v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pomerance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145883v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309452v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015237700066" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMRRZG2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091304v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cilleruelo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mend&#232;s France" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281530v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530884v4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenenbaum G&#233;rald" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011023v15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091337v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de la Bret&#232;che" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tenenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004125101382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de la Bret&#232;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa250107-13-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7169/facm/2113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tenenbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2024.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167173v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouvry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090432v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dartyge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feutrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haab025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa201024-26-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10986-021-09529-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debruyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2020.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011220v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-020-00297-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dress" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/mtk.12021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-019-00157-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Verwee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S008154382104012X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Li Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.04.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12224" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hay046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Drappeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1935-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Lamzouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa170810-20-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2018.01.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh L. Montgomery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579317000249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68376-8_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011096v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-017-9949-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348147v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X16007806" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200595v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Roton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Saffari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold S. Shapiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2016.42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2015.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdv051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lachand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hau026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hau025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2015-12650-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Stewart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdu069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0457-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2013.07.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748012000886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Balog" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/264" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281334v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004111000521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk-Kam Lau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2012-11332-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raouj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004110000411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Raouj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2010.077" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Grigoriev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-08-04584-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091199v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131532v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131535v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ford" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140540v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2007.06.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toulmonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091790v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091306v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa124-3-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022451v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0379-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091831v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pomerance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145883v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309452v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015237700066" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMRRZG2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091304v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cilleruelo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mend&#232;s France" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281530v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530884v5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenenbaum G&#233;rald" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011023v15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091337v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>