--- v1 (2026-04-16)
+++ v2 (2026-05-28)
@@ -958,5613 +958,5613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correction to: Moyennes effectives de fonctions multiplicatives complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (1), pp.243-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-020-00297-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011220v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur une somme liée à la fonction de Möbius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de la Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (2), pp.416-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/mtk.12021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The saddle-point method for general partition functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (4), pp.728-738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indag.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On local laws for the number of small prime factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53 (1), pp.243-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11139-020-00297-4⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 51 (1), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-019-00157-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remarques sur une somme liée à la fonction de Möbius</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective Erdős-Wintner theorems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Verwee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S008154382104012X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A note on the normal largest gap between prime factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.747-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.1107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somme des chiffres et changement de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (6), pp.2507-2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes de Gál et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis de la Bretèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (1), pp.104-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/plms.12224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power partitions and saddle-point method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 204, pp.435-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2019.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A remark on Sarnak's conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (1), pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qmath/hay046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalité de Turán–Kubilius friable et indépendance asymptotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Lamzouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (2), pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/aa170810-20-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lois de répartition des diviseurs des entiers friables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Drappeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 288 (3-4), pp.1299-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00209-017-1935-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur les lois locales conjointes de la fonction nombre de facteurs premiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2018.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle approche dans la théorie des entiers friables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compositio Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.453-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0010437X16007806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348147v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyennes effectives de fonctions multiplicatives complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (3), pp.641-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11139-017-9949-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011096v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On multiplicative composition of integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh L. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 66 (2), pp.416-421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/mtk.12021⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 63 (3), pp.1081-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/S0025579317000249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized Mertens sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Analytic Number Theory, Modular Forms and q-Hypergeometric Series, 221, pp.733 - 736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68376-8_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le principe d'incertitude pour les familles orthonormales de $L^2(R)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Roton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Saffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold S. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (1-2), pp.285-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200595v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les processus arithmétiques liés aux diviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (A), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2016.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions multiplicatives, sommes d'exponentielles, et loi des grands nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.590-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indag.2015.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'inégalité de Turán–Kubilius friable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), pp.175-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdv051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur les valeurs moyennes criblées de certaines fonctions arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lachand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (1), pp.245-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qmath/hau026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ultrafriable integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (1), pp.333-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qmath/hau025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérivabilité ponctuelle d'une intégrale liée aux fonctions de Bernoulli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (11), pp.4791-4796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2015-12650-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ingham-Müntz type theorem and simultaneous observation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilmos Komornik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), pp.297-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2015.4.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A refinement of the abc conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.1156-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/blms/bdu069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low moments of Dirichlet series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh L. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Mathematica Academiae Scientiarum Hungaricae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144 (2), pp.425 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10474-014-0457-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la répartition du noyau d'un entier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.802-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indag.2013.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la conjecture de Manin pour certaines surfaces de Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Institute of Mathematics of Jussieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.759-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1474748012000886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On mean values of random multiplicative functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuk-Kam Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2012-11332-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscillations localisées sur les diviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.669-693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la concentration de certaines fonctions additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 152 (1), pp.179-189, 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004111000521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281334v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friable values of binary forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dartyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.639-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Note on the Distribution of Some Additive Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 276, pp.257-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyennes de fonctions arithmétiques de formes binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.290-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures quadratiques de la proximité des diviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Raouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 150 (1), pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004110000411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the null-controllability of diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.1088-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2010035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures quadratiques de la proximité des diviseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Raouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 150 (1), pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004110000411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'inégalité de Turán-Kubilius friable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 647, pp.175-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/CRELLE.2010.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A low complexity probabilistic test for integer multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast and strongly localized observation for the Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 361 (2), pp.951--977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-08-04584-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyennes de certaines fonctions multiplicatives sur les entiers friables, 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.107-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091199v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyennes de certaines fonctions multiplicatives sur les entiers friables, 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compositio Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 144, pp.339-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131532v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve Million ou les tourments d’un mathématicien amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New blow-up rates for fast controls of Schrödinger and heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243 (1), pp.70--100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2007.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140540v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur les valeurs moyennes de fonctions multiplicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, (2) 53, pp.155-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131535v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distribution of integers with at least two divisors in a short interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le comportement local de la répartition de l'indicatrice d'Euler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Toulmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functiones et Approximatio Commentarii Mathematici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35, pp.321-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congruences de sommes de chiffres de valeurs polynomiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dartyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.61-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091790v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integers with a large friable component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124, pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/aa124-3-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091306v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On products of ratios of consecutive integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Pomerance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 51 (1), pp.153-161. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 9, pp.131-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spectral approach for the exact observability of infinite dimensional systems with skew-adjoint generator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Verwee</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Tucsnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S008154382104012X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 226, pp.193-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2005.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entiers friables: inégalité de Turán-Kubilius et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de la Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ya-Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Number Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnt.2019.04.013⟩</w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 159 (3), pp.531-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-004-0379-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022451v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'écart quadratique moyen des diviseurs d'un entier normal, 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 138, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes des chiffres de multiples d'entiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dartyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (6), pp.2507-2518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/aif.3300⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 55, no. 7, pp.2423-2474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.2166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...736 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091831v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantes d'Erdös-Turán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 44 (3), pp.641-701. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 9, pp.111-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle approche dans la théorie des entiers friables</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés statistiques des entiers friables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis de La Bretèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compositio Mathematica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Ramanujan Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9, pp.139-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Harold S. Shapiro</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séries trigonométriques à coefficients arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (1-2), pp.285-300</w:t>
+              <w:t xml:space="preserve">Journal d'analyse mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.1-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la répartition divisorielle normale de $\vartheta d\pmod 1$.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
-              </w:r>
-[...1103 lines deleted...]
-                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 152 (1), pp.179-189, 191. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 137 (2), pp.255-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density results on floating-point invertible numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 291 (2), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3975(02)00222-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Note on the Distribution of Some Additive Functions</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyennes de certaines fonctions multiplicatives sur les entiers friables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Wu</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für die reine und angewandte Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 647, pp.175-234. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 564, pp.119-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dima Grigoriev</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Density results on floating-point invertible numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1738 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 291 (2), pp.135-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-3975(02)00222-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">inria-00099510v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-02529852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial values free of large prime factors</w:t>
               </w:r>
@@ -6992,295 +6992,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théorie analytique et probabiliste des nombres : 307 exercices corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 2014, 978-2-7011-8350-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théorie analytique et probabiliste des nombres, 307 exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nombres premiers, entre l'ordre et le chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mendès France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mendès France</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01281338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nombres premiers, entre l'ordre et le chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mendès France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 978-2100545155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7810,51 +7810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7898,380 +7898,380 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the concentration of divisors of powers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de la Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenenbaum Gérald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530884v9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On a family of arithmetic series related to the Möbius function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyennes effectives de fonctions multiplicatives complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011023v15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localized large sums of random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091337v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyennes de certaines fonctions multiplicatives sur les entiers friables, 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166300v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00091337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum to the paper of E. Manstavicius and M.N.N Timofeev &amp;quot;A functional limit theorem related to natural divisors</w:t>
               </w:r>
@@ -8488,51 +8488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de la Bret&#232;che" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tenenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004125101382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de la Bret&#232;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa250107-13-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7169/facm/2113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tenenbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2024.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167173v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouvry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090432v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dartyge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feutrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haab025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa201024-26-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10986-021-09529-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debruyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2020.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011220v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-020-00297-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dress" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/mtk.12021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-019-00157-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Verwee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S008154382104012X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Li Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.04.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12224" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hay046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Drappeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1935-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Lamzouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa170810-20-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2018.01.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh L. Montgomery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579317000249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68376-8_40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011096v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-017-9949-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348147v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X16007806" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200595v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Roton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Saffari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold S. Shapiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2016.42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2015.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdv051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lachand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hau026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hau025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2015-12650-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Stewart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdu069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0457-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2013.07.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748012000886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Balog" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/264" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281334v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004111000521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk-Kam Lau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2012-11332-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raouj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004110000411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Raouj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2010.077" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Grigoriev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-08-04584-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091199v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131532v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131535v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ford" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140540v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2007.06.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toulmonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091790v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091306v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa124-3-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022451v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0379-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091189v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091831v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2166" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091182v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pomerance" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145883v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145888v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309452v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015237700066" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMRRZG2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091304v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cilleruelo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097692v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mend&#232;s France" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281530v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530884v5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenenbaum G&#233;rald" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011023v15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091337v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de la Bret&#232;che" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tenenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004125101382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de la Bret&#232;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa250107-13-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7169/facm/2113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tenenbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wetzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2024.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167173v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fouvry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8442" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090432v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dartyge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feutrie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haab025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa201024-26-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.12378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10986-021-09529-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011220v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-020-00297-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dress" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/mtk.12021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debruyne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2020.06.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tenenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-019-00157-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Verwee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S008154382104012X" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Li Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.04.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hay046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Lamzouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa170810-20-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Drappeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1935-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2018.01.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348147v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X16007806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011096v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-017-9949-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh L. Montgomery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579317000249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68376-8_40" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200595v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Roton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Saffari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold S. Shapiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2016.42" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2015.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdv051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081309v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lachand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hau026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/hau025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2015-12650-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2015.4.297" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Stewart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdu069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-014-0457-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2013.07.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748012000886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk-Kam Lau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2012-11332-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281334v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004111000521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280728v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Balog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blomer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/264" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raouj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stef" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004110000411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Tucsnak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2010035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Raouj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851667v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/CRELLE.2010.077" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Grigoriev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-08-04584-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091199v4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131532v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140540v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2007.06.019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131535v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091289v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toulmonde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091790v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091306v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa124-3-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Pomerance" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Takahashi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2005.02.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022451v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-004-0379-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091831v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2166" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091167v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145883v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145888v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309452v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015237700066" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMRRZG2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091304v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cilleruelo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168464v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281338v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mend&#232;s France" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312570v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281530v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281341v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000906v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530884v9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenenbaum G&#233;rald" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011023v15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091337v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>