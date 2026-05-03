--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GERALD THOUAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Microbiology, Nantes Universityhttp://scholar.google.com/citations?sortby=pubdate&hl=en&user=KRgoFJMAAAAJ&view_op=list_works</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Thouand, 61 years, knight of the French academic palms, is a university professor in microbiology, Exceptional Class at Nantes University (Technological Institute of La Roche sur Yon). In 2008, he was auditor at the Institute For Higher Studies on Sciences and Technologies (Promotion Gerard Megie, IHEST, Paris) and served from 2009 to 2018 as Deputy Regional Delegate for Research and Technology of Pays de la Loire. Since 2019, he has been Expert in public innovation policy at the Pays de la Loire Region.He led a research team within the UMR CNRS GEPEA (Environmental and Food Process Engineering) for 24 years. His research activities are oriented towards microbial engineering at the interface of microbiology, analytical physics and data processing. He develops new concepts and methods to measure biodegradation, to identify pollutants and their effects by biosensors or by the use of spectroscopic methods in the food industry in order to monitor microbiological quality. All of the activities are nourished by applied research but also by technological innovations in order to best meet industrial and societal needs.He was president of the International Society for Bioluminescence and Chemiluminescence from 2018-2022, editor for two international journals, Environmental Science and Pollution Research (ESPR, Springer), and Sensors. He has produced 11 patents or software and published about 300 national or international communications.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of exoenzymes for guar gum biodegradation in activated sludge and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepehr Aghajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne André-Miral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-37309-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cadmium’s impact on marine mussels: insights from Raman spectroscopy and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-025-06293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Influence of Environmental Factors on the Toxicity of Pentachlorophenol on E. coli-Based Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.3215. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25103215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioelectronic tongue to estimate the toxicological intensity of pollutants in wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.123470. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.123470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating toxic impact on marine microbial community using combined genetic and phenotypic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (58), pp.66120-66135. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35640-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological toxicity tests using standardized ISO/OECD methods—current state and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Strotmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Eberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann J Heipieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.454. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy Application in Food Waste Analysis: A Step towards a Portable Food Quality-Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hussein Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.188. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15010188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Recognition of Food Bacteria Using Raman Spectroscopy and Chemometrics: A Comparative Study of Multivariate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar H. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B.Y. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.103535. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2023.103535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the future of OECD/ISO biodegradability testing-new approaches and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Strotmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Pagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann J Heipieper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (7-8), pp.2073 - 2095. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-023-12406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of an Automated Raman Sensor for Bioprocess Monitoring: From the Laboratory to an Algae Production Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiviane Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (24), pp.9746. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23249746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of metallic pollution in complex environmental samples through a transcriptomic fingerprint method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe B Y Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.1037-1050. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15545-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Biomonitoring Strategies to Assess Performance of a Bioremediation Bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (17), pp.10932. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141710932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Automation of a Bacterial Biosensor to the Targeting of the Pollutants Toxic Effects by Portable Raman Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Bandeliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (12), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22124352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic electrochemical biosensor for glyphosate detection based on acid phosphatase inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeyanut Butmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamolwan Tumcharern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chomphunuch Songsiriritthigul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (23), pp.5859-5869. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03567-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of structural changes of gluten proteins during bread dough mixing by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua-Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 358, pp.129916. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of buffered peptone water composition on the discrimination between Salmonella enterica and Escherichia coli by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B y Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (15), pp.3595 - 3604. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02596-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultrasensitive immunosensor based on manganese dioxide-graphene nanoplatelets and core shell Fe3O4@Au nanoparticles for label-free detection of carcinoembryonic antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeyanut Butmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamolwan Tumcharern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Kalcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchalee Samphao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132, pp.107452. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.107452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid BOD assessment with a microbial array coupled to a neural machine learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.115079. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the polysaccharides chemical diversity of the cyanobacteria Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.101426. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Miniaturized Device to Evaluate the BOD Parameter of Wastwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Gué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.178-182. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijesd.2019.10.6.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast non-invasive monitoring of microalgal physiological stage in photobioreactors through Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.101595. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradability assessment of complex chemical mixtures using a carbon balance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sweetlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenèble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.1031 - 1041. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7GC03386A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an easy-to-use method for the routine analysis of the central metabolism using an affordable low-resolution GC–MS system: application to Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorene Perrochaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (4), pp.1341-1361. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0776-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biosensors for analytical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (4), pp.1189-1190. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0769-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Issues of DDT Pollution and Bioremediation: a Multidisciplinary Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181 (1), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12010-016-2214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS approach to determine the biochemical oxygen demand (BOD) of wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Migaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.075018. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/aa710e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplate freeze-dried cyanobacterial bioassay for fresh-waters environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keila Martín-Betancor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Leganés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Fernández-Piñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.373-381. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological identification by surface-enhanced Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (2), pp.123 - 144. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2016.1209760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing Adhesion of Submicrometer Thin Metal Films: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.47 - 68. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/RAA.2016.097301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From laboratory to environmental conditions: a new approach for chemical's biodegradability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (18), pp.18684-18693. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the dynamic response of a bioluminescent bacterial biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408, pp.8761-8770. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-016-9490-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la toxicité de l’arsenic par spectroscopie Raman et analyse en composantes indépendantes (ICA) : vers un nouveau biocapteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 984, pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a toxicity biosensor based on Aliivibrio fischeri entrapped in a disposable card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp.4340 - 4345. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4942-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ready biodegradability of two poorly water-soluble substances: comparative approach of bioavailability improvement methods (BIMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Sweetlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chenèble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boualam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques L’haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (17), pp.17592 - 17602. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6899-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a bacterial bioassay for atrazine and cyanuric acid detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, 6 p. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized polyurethane applied for foodborne pathogen detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triranat Peng-Ubol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranee Phinyocheep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.248 - 258. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11694-015-9230-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Raman Spectroscopy To Monitor Arsenic Toxicity on Bacteria: Insights toward Multiparametric Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12324 - 12332. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b03013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Bamboo Powder Waste for Removal of Bisphenol A in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Kushmaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (11), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2644-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (2), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0328-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy applied to the horizontal methods ISO 6579:2002 to identify Salmonella spp. in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (20), pp.4899-4910. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-014-7909-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the matrix effect of fresh sampled cells for in vivo unbiased FTIR determination of the absolute concentration of total lipid content of microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (11), pp.2175 - 2187. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-014-1194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Sweetlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (16), pp.9545 - 9552. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2236-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradability assessments of organic substances and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (16), pp.9443-9444. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2663-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for assessing biochemical oxygen demand (BOD): a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.62 - 82. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into polyurethane biodegradation and realistic prospects for the development of a sustainable waste recycling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (8), pp.1634-1647. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Interactions Investigated by the Raman Spectroscopy for Biosensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kengne-Momo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jeyachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/462901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-treated polyethylene film: A smart material applied for Salmonella Typhimurium detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triranat Peng-Ubol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phinyocheep Pranee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watanalai Panbangred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (8), pp.2641-2648. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Metals in Environmental Samples: Comparing Two Concepts of Bioluminescent Bacterial Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (21), pp.11979-11987. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es3024918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polythiophene Synthesis Coupled to Quartz Crystal Microbalance and Raman Spectroscopy for Detecting Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kengne-Momo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13758-012-0067-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Concepts in the Evaluation of Biodegradation/Persistence of Chemical Substances Using a Microbial Inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gancet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Blok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2011.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Identification of Four Heavy Metals in Environmental Samples by Using Predictive Decision Tree Models Coupled with a Set of Five Bioluminescent Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (7), pp.2925 - 2931. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es1031757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-channel bioluminescent bacterial biosensor for the on-line detection of metals and toxicity. Part I: design and optimization of bioluminescent bacterial strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimma Pernetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (4), pp.1051-1060. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4353-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-channel bioluminescent bacterial biosensor for the on-line detection of metals and toxicity. Part II: technical development and proof of concept of the biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bendria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (4), pp.1061-1070. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4354-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method of surface functionalisation for immuno-specific immobilisation of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kengne-Momo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jeyachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 398 (3), pp.1249-1255. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4032-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical design of a card and related physicochemical phenomena occurring inside agarose-immobilized bacteria: A valuable tool for increasing our knowledge of biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentillomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 138 (1), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioassay for the inspection and identification of TBT-containing antifouling paint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (11), pp.1734-1738. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of a Mixture of Hydrocarbons, Gasoline, and Diesel Oil Additives by Rhodococcus aetherivorans and Rhodococcus wratislaviensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle-Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (24), pp.7774-7782. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01117-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of toxic organotin compounds on bacteria investigated by micro-raman spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00387010701799621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ygaVP Genes of Escherichia coli Form a Tributyltin-Inducible Operon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1954-1958. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02294-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Validation of a Simple Method Using P22:: luxAB Bacteriophage for Rapid Detection of Salmonella enterica Serotypes A, B, and D in Poultry Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (2), pp.380-385. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028x-71.2.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a bacterial bioluminescent biosensor through experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (2), pp.649-657. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2007.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biosensor for the detection of tributyltin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (4), pp.342-345. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.20030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the spectral emission oflux recombinant and bioluminescent marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bio.716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection of organotin compounds with a recombinant luminescent bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Dancheva-Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dubow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00225-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biosensor for on-line detection of tributyltin with a recombinant bioluminescent Escherichia coli strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (2-3), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-003-1279-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of biosorption to the behavior of radionuclides in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Redercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247 (1), pp.89-93. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1006763030854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the biosorption of gadolinium by micro-organisms and its mobilisation from sand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boualam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mergeay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54 (2), pp.262-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002530000368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms as potential vectors of the migration of radionucleides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Redercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49, pp.197-204. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10582-999-0027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial inoculum density and probability of para-nitrophenol biodegradability test response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of PFAS in industrial wastewater by advanced reduction process and electro-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international sur la gestion des risques environnementaux et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Most Influential Parameters of an Innovative Electrochemical Reactor Design for Efficient Industrial Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cédat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th International Society of Electrochemistry (ISE) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Mainz, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectRotate as an innovative design for the mineralization of PFOA by advanced electrolytic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Application of Advanced Oxidation Processes (EAAOP-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Salerno (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of PFOA by advanced electrolytic treatment and process combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA international conference on Advanced Oxidation Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Frankfurt (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de l’eau par électro-oxydation avancée. Journée CNRS PFAS : enjeux de la dépollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - PFAS : enjeux de la dépollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS (MITI &amp; DRE), Oct 2025, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation processes of PFAS in industrial effluents with advanced reduction and electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Arbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Reuse Europe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent microbial biosensor for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22st International Symposium on Bioluminescence and Chemiluminescence &amp; 20th International Symposium on Luminescence Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Foz Do Ignaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biosensor for assessing overall toxicity in the marine environment: Choice of micro-organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand-Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Barthelmebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian K. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Bundgaard Bech,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Cassio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXLAB : Multidimensional biosensor to assess toxicity ofwastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biosensors for the assessment of seawater toxicity: Choice of the bioreporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microbial multi parametricbiosensor for the detection of global toxicity of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gijon (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the physiology and the biochemistry of microalgae, thru non invasive approaches based on Raman and low field NMR spectroscopies offer new perspectives for the monitoring of microalgae cultivated in PBRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop chimica escola of lisbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne par spectroscopie Raman des bioprocédés microalgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2019 17ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of the central carbon metabolism of arthrospira platensis brings insights to its original polysaccharides (PS) composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microsystem approach to measure the oxygen consumption of bacteria. Towards a precise evaluation of the BOD (Biological Oxygen Demand) parameter of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Gué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Environmental Systems Research (ICESR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color holographic microscope for monitoring lipids in microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2018, Strasbourg, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2307624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GCMS characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original exopolysaccharide composition when submitted to various culture conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online monitoring by Raman spectroscopy of lipids accumulation produced by microalgae in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of culture conditions on EPS biosynthesis in Arthrospira platensis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS de l’université de Nantes – Colloque EXOPOLYSACCHARIDES MARINS ET BIOTECHNOLOGIES BLEUES EXOBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of RAMAN Spectroscopy to Assess Cadmium Toxicity on Marine Mussel (Mytilus Edulis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment – ICCE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venice, Italy. pp.664 - 687, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2016.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle en ligne par spectroscopie Raman de l’accumulation de lipides produits par des microalgues en photobioréacteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontres Biologie Physique du grand ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GCMS characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original polysaccharide composition when submitted to various culture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10JS RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GCMS characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original polysaccharide composition when submitted to various culture conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the central carbon metabolism of Arthrospira platensis cultivated in contrasted conditions in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9JS RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the central carbon metabolism of Arthrospira platensis cultivated in contrasted conditions in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european congress of chemical engineering ECCE10, 3rd european congress of applied biotechnology, ECAB3, 5th european process intensification conference EPIC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopy and chemometrics: a combined approach to perform a rapid untargeted screening of bacteria present in food samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutledge D. N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroAnalysis, the European Conference on Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTA, International Symposium on Toxicity Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bellingham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Safety and Chemometrics: automation of information processing as a support for decision making.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Chicago Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbaBio : vers de nouvelles stratégies d’évaluation de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Journées Thématiques d'Ecotoxicologie microbienne de l'AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Banyuls sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs électrochimiques pour des mesures durables en Environnement, Santé et Agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pontié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Calenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2I 2013 - 6ème Colloque Interdisciplinaire en Instrumentation, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les Ulis, France. pp.373-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-bacteria based BioMEMS to measure the bod parmeter of polluted waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the evaluation process of biodegradation of chemical substances: the ProbaBio probability concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microorganisms by Raman spectroscopy for the development of new biosensors in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Raman Spectroscopy in ISO 6579:2002 standard: The reliability of Raman Spectroscopy to discriminate between bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORS, International Conference on Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman Spectroscopy for the identification of bacteria in the field of Food Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pathogenic bacteria by Raman spectroscopy in the field of food science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop of the University of Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microorganisms by Raman spectroscopy for the development of new biosensors in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biosensors for Food safety and environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by Raman Spectroscopy of Gold Surface Functionalization and Immuno-specific protein binding for Biosensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kengne-Momo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jeyachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII INTERNATIONAL CONFERENCE ON RAMAN SPECTROSCOPY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston (MA), United States. pp.342-343, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3482548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biocapteur optique basé sur les techniques Raman et SPR pour la détection de pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Jeyachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two biosensors for one whole cell bioluminescent bacteria applied to on line tributyl-tin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Environmental, Industrial and Applied Microbiology (BioMicroWorld-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Badajoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic and phenotypic diversity in a marine microbial community exposed to pollutants: a microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand-Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un procédé électrochimique rotatif (ElectRotate) pour le traitement d’effluents industriels – Etude préliminaire : détermination des paramètres les plus impactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cédat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Cadmium-Induced Toxicity in Marine Mussels (Mytilus edulis) by Raman Spectroscopy and Chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study in microcosms of the evolution of the genetic and phenotypic diversity of a marine microbial community exposed to different pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand-Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic analyses of Parachlorella Kessleri depending on photobioreactor used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiviane Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXLAB: Multidimensional biosensor to assess toxicity of wastewaters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence &amp; XIX International Symposium on Luminescence Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving complexity of biodegradation assessments for UVCB chemicals usingan automated system: EVABIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Sweetlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid analytical methods for food analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Coherent Raman Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of white wines origin by Raman spectroscopy coupled with chemometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cheblee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europeen symposium on Food Safety (IAFP’S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of white wines by Raman spectroscopy coupled with chemometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cheblee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Enology (Œno) &amp; In Vino Analytica Scientia (IVAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original exopolysaccharide composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-sensors device to assess the biodegradation of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calzolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation pour les Microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation (c2i)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GCMS characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original exopolysaccharide composition when submitted to various culture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10JS RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopy and chemometrics: a combined approach to perform a rapid untargeted screening of bacteria present in food samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Analytical Chemistry (EuroAnalysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-bacteria based BioMEMS to measure the bod parmeter of polluted waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.FSI-P2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategy for industrial polyurethanes wastes (bio)remediation using soil microbial communities exposed to 40 years of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2013: 5th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Liepzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman spectroscopy for the identification of bacteria in the field of food science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RamanFest Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in the bacterial strains discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine P. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RamanFest Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Cell Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, 978-3-030-23217-7. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg, 145, 2014, Advances in Biochemical Engineering/Biotechnology, 978-3-662-43618-9. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43619-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Cell Biosensors Through 55 Years of Scientific Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerald Thouand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cell Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.3-40, 2022, 978-3-030-23217-7. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23217-7_194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Effects of Metal and Organometallic Compounds with Microbial Bioluminescence and Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Thouand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cell Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.825-850, 2022, 978-3-030-23217-7. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23217-7_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-202, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des systèmes d’analyse en ligne pour le chémotypage de la matrice ovoproduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-225, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Online Analysis Systems for the Chemotyping of the Egg Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteration of Ovoproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.259-283, 2018, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteration of Ovoproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-258, 2018, 9781785482717. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioreporter Applications in Ecotoxicology: Concepts and Practical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.283-311, 2017, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61795-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing Adhesion of Submicrometer Thin Metal Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.45-65, 2017, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407485.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Design of Optical Bacterial Biosensors for the Online Environmental Monitoring of Water Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescent Microbial BiosensorsDesign, Construction, and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Technological Advancements in Bacterial Bioluminescent Biosensors Over the Last Two Decades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-116, 2015, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2015_333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-99, 2015, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioluminescent Biosensor Characterisation for On-line Monitoring of Heavy Metals Pollutions in Waste Water Treatment Plant Effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gezekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2010, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/7210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WO2025114324 - SYSTEM AND METHOD FOR MEASURING MICROBIAL ACTIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2025114324. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for carrying out a test to evaluate wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023105163. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de la teneur en matière organique biodégradable d'un échantillon aqueux et kit pour sa réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019162618. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation de la toxicité globale d'un échantillon aqueux, kit pour sa mise en œuvre et utilisation pour divers types d'effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019162619. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé non invasif de détermination de la fertilité et/ou du sexe d'un oeuf en fonction d'au moins une caractéristique de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarr Yatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schortgen Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3075965A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the evaluation process of biodegradation of chemical substances: the ProbaBio probability concept, 3rd meeting CBAC/L’Oréal, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId488"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.22580645161px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GERALD THOUAND </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Microbiology, Nantes Universityhttp://scholar.google.com/citations?sortby=pubdate&hl=en&user=KRgoFJMAAAAJ&view_op=list_works</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Thouand, 61 years, knight of the French academic palms, is a university professor in microbiology, Exceptional Class at Nantes University (Technological Institute of La Roche sur Yon). In 2008, he was auditor at the Institute For Higher Studies on Sciences and Technologies (Promotion Gerard Megie, IHEST, Paris) and served from 2009 to 2018 as Deputy Regional Delegate for Research and Technology of Pays de la Loire. Since 2019, he has been Expert in public innovation policy at the Pays de la Loire Region.He led a research team within the UMR CNRS GEPEA (Environmental and Food Process Engineering) for 24 years. His research activities are oriented towards microbial engineering at the interface of microbiology, analytical physics and data processing. He develops new concepts and methods to measure biodegradation, to identify pollutants and their effects by biosensors or by the use of spectroscopic methods in the food industry in order to monitor microbiological quality. All of the activities are nourished by applied research but also by technological innovations in order to best meet industrial and societal needs.He was president of the International Society for Bioluminescence and Chemiluminescence from 2018-2022, editor for two international journals, Environmental Science and Pollution Research (ESPR, Springer), and Sensors. He has produced 11 patents or software and published about 300 national or international communications.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of exoenzymes for guar gum biodegradation in activated sludge and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepehr Aghajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Kerdraon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne André-Miral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-37309-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioelectronic tongue to estimate the toxicological intensity of pollutants in wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.123470. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2025.123470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cadmium’s impact on marine mussels: insights from Raman spectroscopy and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-025-06293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Influence of Environmental Factors on the Toxicity of Pentachlorophenol on E. coli-Based Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.3215. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25103215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological toxicity tests using standardized ISO/OECD methods—current state and outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Strotmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Eberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann J Heipieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.454. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13286-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating toxic impact on marine microbial community using combined genetic and phenotypic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (58), pp.66120-66135. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35640-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the future of OECD/ISO biodegradability testing-new approaches and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Strotmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udo Pagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann J Heipieper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (7-8), pp.2073 - 2095. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-023-12406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Spectroscopy Application in Food Waste Analysis: A Step towards a Portable Food Quality-Warning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hussein Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.188. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15010188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Recognition of Food Bacteria Using Raman Spectroscopy and Chemometrics: A Comparative Study of Multivariate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar H. Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B.Y. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126, pp.103535. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2023.103535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of an Automated Raman Sensor for Bioprocess Monitoring: From the Laboratory to an Algae Production Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiviane Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (24), pp.9746. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23249746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Automation of a Bacterial Biosensor to the Targeting of the Pollutants Toxic Effects by Portable Raman Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Bandeliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (12), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22124352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Biomonitoring Strategies to Assess Performance of a Bioremediation Bioprocess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (17), pp.10932. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su141710932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of metallic pollution in complex environmental samples through a transcriptomic fingerprint method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe B Y Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.1037-1050. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15545-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic electrochemical biosensor for glyphosate detection based on acid phosphatase inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeyanut Butmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamolwan Tumcharern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chomphunuch Songsiriritthigul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413 (23), pp.5859-5869. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-021-03567-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of structural changes of gluten proteins during bread dough mixing by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Grua-Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 358, pp.129916. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of buffered peptone water composition on the discrimination between Salmonella enterica and Escherichia coli by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C B y Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (15), pp.3595 - 3604. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-02596-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultrasensitive immunosensor based on manganese dioxide-graphene nanoplatelets and core shell Fe3O4@Au nanoparticles for label-free detection of carcinoembryonic antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeyanut Butmee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamolwan Tumcharern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Kalcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchalee Samphao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132, pp.107452. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.107452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Miniaturized Device to Evaluate the BOD Parameter of Wastwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Gué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.178-182. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijesd.2019.10.6.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid BOD assessment with a microbial array coupled to a neural machine learning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.115079. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2019.115079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the polysaccharides chemical diversity of the cyanobacteria Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.101426. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast non-invasive monitoring of microalgal physiological stage in photobioreactors through Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42, pp.101595. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradability assessment of complex chemical mixtures using a carbon balance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sweetlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenèble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (5), pp.1031 - 1041. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7GC03386A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an easy-to-use method for the routine analysis of the central metabolism using an affordable low-resolution GC–MS system: application to Arthrospira platensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorene Perrochaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (4), pp.1341-1361. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0776-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial biosensors for analytical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 410 (4), pp.1189-1190. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-017-0769-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Issues of DDT Pollution and Bioremediation: a Multidisciplinary Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiraz Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181 (1), pp.309-339. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12010-016-2214-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplate freeze-dried cyanobacterial bioassay for fresh-waters environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keila Martín-Betancor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Leganés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Fernández-Piñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.373-381. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS approach to determine the biochemical oxygen demand (BOD) of wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Migaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (7), pp.075018. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/aa710e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological identification by surface-enhanced Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (2), pp.123 - 144. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704928.2016.1209760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing Adhesion of Submicrometer Thin Metal Films: A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (1), pp.47 - 68. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/RAA.2016.097301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la toxicité de l’arsenic par spectroscopie Raman et analyse en composantes indépendantes (ICA) : vers un nouveau biocapteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 984, pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From laboratory to environmental conditions: a new approach for chemical's biodegradability assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (18), pp.18684-18693. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of the dynamic response of a bioluminescent bacterial biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408, pp.8761-8770. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-016-9490-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a toxicity biosensor based on Aliivibrio fischeri entrapped in a disposable card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (5), pp.4340 - 4345. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4942-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the ready biodegradability of two poorly water-soluble substances: comparative approach of bioavailability improvement methods (BIMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Sweetlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chenèble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boualam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques L’haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (17), pp.17592 - 17602. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6899-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a bacterial bioassay for atrazine and cyanuric acid detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, 6 p. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized polyurethane applied for foodborne pathogen detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triranat Peng-Ubol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranee Phinyocheep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.248 - 258. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11694-015-9230-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Raman Spectroscopy To Monitor Arsenic Toxicity on Bacteria: Insights toward Multiparametric Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12324 - 12332. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b03013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Bamboo Powder Waste for Removal of Bisphenol A in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Kushmaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (11), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-015-2644-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (2), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-013-0328-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy applied to the horizontal methods ISO 6579:2002 to identify Salmonella spp. in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (20), pp.4899-4910. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-014-7909-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the matrix effect of fresh sampled cells for in vivo unbiased FTIR determination of the absolute concentration of total lipid content of microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (11), pp.2175 - 2187. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-014-1194-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Sweetlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (16), pp.9545 - 9552. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2236-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradability assessments of organic substances and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (16), pp.9443-9444. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2663-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for assessing biochemical oxygen demand (BOD): a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.62 - 82. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into polyurethane biodegradation and realistic prospects for the development of a sustainable waste recycling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (8), pp.1634-1647. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-treated polyethylene film: A smart material applied for Salmonella Typhimurium detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triranat Peng-Ubol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phinyocheep Pranee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watanalai Panbangred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (8), pp.2641-2648. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Detection of Metals in Environmental Samples: Comparing Two Concepts of Bioluminescent Bacterial Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (21), pp.11979-11987. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es3024918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Interactions Investigated by the Raman Spectroscopy for Biosensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kengne-Momo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jeyachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/462901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polythiophene Synthesis Coupled to Quartz Crystal Microbalance and Raman Spectroscopy for Detecting Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kengne-Momo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biointerphases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13758-012-0067-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Concepts in the Evaluation of Biodegradation/Persistence of Chemical Substances Using a Microbial Inoculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gancet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Blok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2011.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Identification of Four Heavy Metals in Environmental Samples by Using Predictive Decision Tree Models Coupled with a Set of Five Bioluminescent Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (7), pp.2925 - 2931. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es1031757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-channel bioluminescent bacterial biosensor for the on-line detection of metals and toxicity. Part I: design and optimization of bioluminescent bacterial strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimma Pernetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (4), pp.1051-1060. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4353-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-channel bioluminescent bacterial biosensor for the on-line detection of metals and toxicity. Part II: technical development and proof of concept of the biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bendria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 400 (4), pp.1061-1070. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4354-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method of surface functionalisation for immuno-specific immobilisation of proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kengne-Momo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jeyachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 398 (3), pp.1249-1255. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4032-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioassay for the inspection and identification of TBT-containing antifouling paint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gueuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (11), pp.1734-1738. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of a Mixture of Hydrocarbons, Gasoline, and Diesel Oil Additives by Rhodococcus aetherivorans and Rhodococcus wratislaviensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fayolle-Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (24), pp.7774-7782. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01117-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical design of a card and related physicochemical phenomena occurring inside agarose-immobilized bacteria: A valuable tool for increasing our knowledge of biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legentillomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 138 (1), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of toxic organotin compounds on bacteria investigated by micro-raman spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00387010701799621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00300179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ygaVP Genes of Escherichia coli Form a Tributyltin-Inducible Operon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gueuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (6), pp.1954-1958. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02294-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and Validation of a Simple Method Using P22:: luxAB Bacteriophage for Rapid Detection of Salmonella enterica Serotypes A, B, and D in Poultry Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (2), pp.380-385. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028x-71.2.380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a bacterial bioluminescent biosensor through experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (2), pp.649-657. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2007.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biosensor for the detection of tributyltin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (4), pp.342-345. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.20030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection of organotin compounds with a recombinant luminescent bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Dancheva-Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dubow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00225-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the spectral emission oflux recombinant and bioluminescent marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bio.716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biosensor for on-line detection of tributyltin with a recombinant bioluminescent Escherichia coli strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62 (2-3), pp.218-225. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-003-1279-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of biosorption to the behavior of radionuclides in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Redercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 247 (1), pp.89-93. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1006763030854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the biosorption of gadolinium by micro-organisms and its mobilisation from sand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boualam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mergeay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54 (2), pp.262-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002530000368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms as potential vectors of the migration of radionucleides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Redercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 49, pp.197-204. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10582-999-0027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial inoculum density and probability of para-nitrophenol biodegradability test response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de l’eau par électro-oxydation avancée. Journée CNRS PFAS : enjeux de la dépollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - PFAS : enjeux de la dépollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS (MITI &amp; DRE), Oct 2025, Vaulx en Velin, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of PFAS in industrial wastewater by advanced reduction process and electro-oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international sur la gestion des risques environnementaux et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Most Influential Parameters of an Innovative Electrochemical Reactor Design for Efficient Industrial Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cédat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th International Society of Electrochemistry (ISE) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Mainz, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectRotate as an innovative design for the mineralization of PFOA by advanced electrolytic treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Environmental Application of Advanced Oxidation Processes (EAAOP-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Salerno (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of PFOA by advanced electrolytic treatment and process combinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA international conference on Advanced Oxidation Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Frankfurt (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent microbial biosensor for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22st International Symposium on Bioluminescence and Chemiluminescence &amp; 20th International Symposium on Luminescence Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Foz Do Ignaçu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation processes of PFAS in industrial effluents with advanced reduction and electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Arbid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Reuse Europe conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biosensor for assessing overall toxicity in the marine environment: Choice of micro-organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand-Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Barthelmebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian K. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Bundgaard Bech,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Cassio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXLAB : Multidimensional biosensor to assess toxicity ofwastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biosensors for the assessment of seawater toxicity: Choice of the bioreporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microbial multi parametricbiosensor for the detection of global toxicity of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gijon (Online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of the central carbon metabolism of arthrospira platensis brings insights to its original polysaccharides (PS) composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european congress of chemical engineering ECCE12, 5rd european congress of applied biotechnology, ECAB5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en ligne par spectroscopie Raman des bioprocédés microalgaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2019 17ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced monitoring and control strategies for the real-time optimization of microalgae solar culture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bonnanfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Titica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the physiology and the biochemistry of microalgae, thru non invasive approaches based on Raman and low field NMR spectroscopies offer new perspectives for the monitoring of microalgae cultivated in PBRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Bouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop chimica escola of lisbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microsystem approach to measure the oxygen consumption of bacteria. Towards a precise evaluation of the BOD (Biological Oxygen Demand) parameter of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Gué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Boukabache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Environmental Systems Research (ICESR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02026088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color holographic microscope for monitoring lipids in microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2018, Strasbourg, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2307624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GCMS characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original exopolysaccharide composition when submitted to various culture conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online monitoring by Raman spectroscopy of lipids accumulation produced by microalgae in photobioreactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GCMS characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original polysaccharide composition when submitted to various culture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10JS RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle en ligne par spectroscopie Raman de l’accumulation de lipides produits par des microalgues en photobioréacteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lieutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème rencontres Biologie Physique du grand ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of culture conditions on EPS biosynthesis in Arthrospira platensis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS de l’université de Nantes – Colloque EXOPOLYSACCHARIDES MARINS ET BIOTECHNOLOGIES BLEUES EXOBIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of RAMAN Spectroscopy to Assess Cadmium Toxicity on Marine Mussel (Mytilus Edulis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment – ICCE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Venice, Italy. pp.664 - 687, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2016.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GCMS characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original polysaccharide composition when submitted to various culture conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTA, International Symposium on Toxicity Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bellingham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the central carbon metabolism of Arthrospira platensis cultivated in contrasted conditions in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9JS RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the central carbon metabolism of Arthrospira platensis cultivated in contrasted conditions in photobioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european congress of chemical engineering ECCE10, 3rd european congress of applied biotechnology, ECAB3, 5th european process intensification conference EPIC5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopy and chemometrics: a combined approach to perform a rapid untargeted screening of bacteria present in food samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutledge D. N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroAnalysis, the European Conference on Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Safety and Chemometrics: automation of information processing as a support for decision making.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Chicago Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProbaBio : vers de nouvelles stratégies d’évaluation de la biodégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Journées Thématiques d'Ecotoxicologie microbienne de l'AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Banyuls sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microorganisms by Raman spectroscopy for the development of new biosensors in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs électrochimiques pour des mesures durables en Environnement, Santé et Agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pontié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Calenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tapsoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2I 2013 - 6ème Colloque Interdisciplinaire en Instrumentation, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les Ulis, France. pp.373-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-bacteria based BioMEMS to measure the bod parmeter of polluted waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the evaluation process of biodegradation of chemical substances: the ProbaBio probability concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Raman Spectroscopy in ISO 6579:2002 standard: The reliability of Raman Spectroscopy to discriminate between bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORS, International Conference on Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman Spectroscopy for the identification of bacteria in the field of Food Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pathogenic bacteria by Raman spectroscopy in the field of food science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop of the University of Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in bacterial strains discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microorganisms by Raman spectroscopy for the development of new biosensors in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Biosensors for Food safety and environmental monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ouarzazate, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by Raman Spectroscopy of Gold Surface Functionalization and Immuno-specific protein binding for Biosensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kengne-Momo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jeyachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII INTERNATIONAL CONFERENCE ON RAMAN SPECTROSCOPY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Boston (MA), United States. pp.342-343, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3482548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biocapteur optique basé sur les techniques Raman et SPR pour la détection de pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kengne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Jeyachandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOADH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two biosensors for one whole cell bioluminescent bacteria applied to on line tributyl-tin detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Environmental, Industrial and Applied Microbiology (BioMicroWorld-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Badajoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genetic and phenotypic diversity in a marine microbial community exposed to pollutants: a microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand-Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Cadmium-Induced Toxicity in Marine Mussels (Mytilus edulis) by Raman Spectroscopy and Chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un procédé électrochimique rotatif (ElectRotate) pour le traitement d’effluents industriels – Etude préliminaire : détermination des paramètres les plus impactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ruffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cédat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study in microcosms of the evolution of the genetic and phenotypic diversity of a marine microbial community exposed to different pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand-Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic analyses of Parachlorella Kessleri depending on photobioreactor used</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Couzinet-Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiviane Wieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXLAB: Multidimensional biosensor to assess toxicity of wastewaters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence &amp; XIX International Symposium on Luminescence Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving complexity of biodegradation assessments for UVCB chemicals usingan automated system: EVABIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Sweetlove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of white wines origin by Raman spectroscopy coupled with chemometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cheblee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europeen symposium on Food Safety (IAFP’S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid analytical methods for food analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Coherent Raman Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of white wines by Raman spectroscopy coupled with chemometric methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cheblee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Enology (Œno) &amp; In Vino Analytica Scientia (IVAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original exopolysaccharide composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaeEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-sensors device to assess the biodegradation of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Calzolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopy and chemometrics: a combined approach to perform a rapid untargeted screening of bacteria present in food samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Grangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Rutledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation pour les Microalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dechandol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation (c2i)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GCMS characterization of the central carbon metabolism of Arthrospira platensis brings insights to its original exopolysaccharide composition when submitted to various culture conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Phélippé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10JS RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Analytical Chemistry (EuroAnalysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-bacteria based BioMEMS to measure the bod parmeter of polluted waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Micromechanics and Microsystems Europe workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey. pp.FSI-P2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategy for industrial polyurethanes wastes (bio)remediation using soil microbial communities exposed to 40 years of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2013: 5th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Liepzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Raman spectroscopy for the identification of bacteria in the field of food science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RamanFest Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a chemometric procedure for evaluating the quality of Raman spectra used in the bacterial strains discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Cordella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine P. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Rutledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RamanFest Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Cell Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, 978-3-030-23217-7. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Berlin Heidelberg, 145, 2014, Advances in Biochemical Engineering/Biotechnology, 978-3-662-43618-9. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43619-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Cell Biosensors Through 55 Years of Scientific Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerald Thouand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cell Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.3-40, 2022, 978-3-030-23217-7. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23217-7_194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Effects of Metal and Organometallic Compounds with Microbial Bioluminescence and Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Thouand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Cell Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.825-850, 2022, 978-3-030-23217-7. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23217-7_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential of Online Analysis Systems for the Chemotyping of the Egg Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteration of Ovoproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.259-283, 2018, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50004-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’altération des ovoproduits par des approches ciblées et non ciblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-202, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel des systèmes d’analyse en ligne pour le chémotypage de la matrice ovoproduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altération des ovoproduits : de la métabolique au contrôle en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-225, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Spoilage of Egg Products using Targeted and Non-targeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Arhaliass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteration of Ovoproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-258, 2018, 9781785482717. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioreporter Applications in Ecotoxicology: Concepts and Practical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.283-311, 2017, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61795-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing Adhesion of Submicrometer Thin Metal Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.45-65, 2017, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407485.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Design of Optical Bacterial Biosensors for the Online Environmental Monitoring of Water Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescent Microbial BiosensorsDesign, Construction, and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-99, 2015, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Technological Advancements in Bacterial Bioluminescent Biosensors Over the Last Two Decades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-116, 2015, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/10_2015_333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Bioluminescent Biosensor Characterisation for On-line Monitoring of Heavy Metals Pollutions in Waste Water Treatment Plant Effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Affi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gezekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2010, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/7210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WO2025114324 - SYSTEM AND METHOD FOR MEASURING MICROBIAL ACTIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Cregut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2025114324. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for carrying out a test to evaluate wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023105163. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation de la toxicité globale d'un échantillon aqueux, kit pour sa mise en œuvre et utilisation pour divers types d'effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019162619. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de la teneur en matière organique biodégradable d'un échantillon aqueux et kit pour sa réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulivan Jouanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019162618. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé non invasif de détermination de la fertilité et/ou du sexe d'un oeuf en fonction d'au moins une caractéristique de fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Catherinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarr Yatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schortgen Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Thouand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3075965A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the evaluation process of biodegradation of chemical substances: the ProbaBio probability concept, 3rd meeting CBAC/L’Oréal, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thouand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId490"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123470" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Strotmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eberlein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13286-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hussein Dib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar H. Dib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2023.103535" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Pagga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gartiser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12406-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Bandeliuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124352" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeyanut Butmee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamolwan Tumcharern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomphunuch Songsiriritthigul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03567-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lancelot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grang&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B y Cordella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Rutledge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lees" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02596-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kalcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchalee Samphao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.107452" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ph&#233;lipp&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02353122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2019.10.6.1168" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lieutaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101595" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sweetlove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen&#232;ble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03386A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Perrochaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0776-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0769-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Recoules" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Migaou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Dollat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa710e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Mart&#237;n-Betancor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Legan&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Fern&#225;ndez-Pi&#241;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.030" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67S7F57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2016.1209760" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7062-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9490-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chen&#232;ble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boualam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#8217;haridon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6899-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01899047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triranat Peng-Ubol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Phinyocheep" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-015-9230-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hartono" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Kushmaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2644-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7909-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887968v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Montalescot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Le&#243;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kucma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Perrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1194-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2663-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne-Momo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeyachandran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/462901" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phinyocheep Pranee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watanalai Panbangred" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40NH1X59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974977v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13758-012-0067-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gancet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Blok" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chapeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4354-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZN9C45R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377994v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4032-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0ZXS9RX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentillomme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.02.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWRH80PF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334833v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.09.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QL31DKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334835v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labbe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle-Guichard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01117-09" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueun&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thouand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubow" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02294-07" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dayre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffiths" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028x-71.2.380" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334846v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Horry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.05.034" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB7MS126-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378004v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendriaa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D498635062AB4EFAE1AB6A8CA9F0C56023FE4291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378011v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.716" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCT5CZXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378013v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dancheva-Ivanova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vachon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00225-X" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B1RH051-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378006v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1279-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VTCX50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881431v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Redercher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006763030854" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DP5BNT8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881433v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boualam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergeay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530000368" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN8GTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005730v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Redercher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10582-999-0027-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3PXBZ8ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175617v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456372v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kellou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456464v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456314v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456504v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456013v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Arbid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ruffet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981993v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K. Brandt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bundgaard Bech," TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334664v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02026088v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402967v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebrun" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307624" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334674v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336220v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653960v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.036" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349702v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336279v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334680v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336309v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334684v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349714v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutledge D. N." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lees" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349744v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184514v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136205v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapsoba" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330086v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175860v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349729v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349757v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349769v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349766v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349777v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kengne-Momo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482548" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756601v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Jeyachandran" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Durand" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175869v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456035v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654048v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429082v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355454v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355437v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lahoud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cheblee" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355419v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336345v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360098v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336437v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360143v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092339v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360165v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360178v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363041v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571109v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43619-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363056v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_194" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547164v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333841v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50004-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345370v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407485.ch2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492272v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652876v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389067v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346038v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr Yatma" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schortgen Marc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214291v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123470" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Strotmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eberlein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13286-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Pagga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gartiser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12406-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hussein Dib" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15010188" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar H. Dib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B.Y. Cordella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2023.103535" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiviane Wieser" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Gouic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dechandol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23249746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04209770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Bandeliuk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22124352" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeyanut Butmee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamolwan Tumcharern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomphunuch Songsiriritthigul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03567-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lancelot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Grua-Priol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grang&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B y Cordella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Rutledge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lees" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02596-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kalcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchalee Samphao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.107452" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02353122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2019.10.6.1168" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ph&#233;lipp&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101426" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lieutaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101595" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sweetlove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen&#232;ble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03386A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorene Perrochaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0776-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0769-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Mart&#237;n-Betancor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Legan&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Fern&#225;ndez-Pi&#241;as" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67S7F57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Recoules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Migaou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Dollat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aa710e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704928.2016.1209760" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7062-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9490-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chen&#232;ble" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barthel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boualam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#8217;haridon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6899-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01899047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triranat Peng-Ubol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Phinyocheep" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-015-9230-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hartono" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Kushmaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2644-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7909-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Montalescot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Le&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kucma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Perrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-014-1194-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2663-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812112v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phinyocheep Pranee" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watanalai Panbangred" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40NH1X59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne-Momo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeyachandran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/462901" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974977v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13758-012-0067-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gancet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Blok" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00164" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chapeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4354-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZN9C45R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377994v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4032-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0ZXS9RX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334833v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.09.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QL31DKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labbe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayolle-Guichard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01117-09" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentillomme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.02.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWRH80PF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueun&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thouand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubow" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02294-07" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dayre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griffiths" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028x-71.2.380" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334846v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Horry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.05.034" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB7MS126-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378004v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendriaa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20030" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D498635062AB4EFAE1AB6A8CA9F0C56023FE4291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378013v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dancheva-Ivanova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vachon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00225-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B1RH051-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378011v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.716" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCT5CZXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378006v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1279-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VTCX50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881431v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Redercher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006763030854" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4DP5BNT8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881433v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boualam" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergeay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530000368" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLN8GTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005730v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Redercher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10582-999-0027-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3PXBZ8ZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175617v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456504v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kellou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456372v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456464v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mousset" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456344v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456314v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456013v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Arbid" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ruffet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981993v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K. Brandt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bundgaard Bech," TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334664v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336164v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543807v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bonnanfant" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bouillaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333863v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02026088v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402967v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebrun" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307624" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334674v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336279v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349702v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336220v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653960v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.036" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334680v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336309v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334684v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349714v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutledge D. N." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lees" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349744v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184514v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349737v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136205v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tapsoba" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330086v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175860v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349729v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349757v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349769v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594344v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349766v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349777v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kengne-Momo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482548" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756601v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Jeyachandran" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Durand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175869v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654048v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456035v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429082v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Le Gouic" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355437v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lahoud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cheblee" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355454v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355419v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336345v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360143v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360098v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Marec" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336437v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092339v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360165v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360178v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Roger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363041v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571109v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43619-6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363056v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_194" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333841v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Arhaliass" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50004-3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547146v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547164v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861716v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/alteration-of-ovoproducts/goncalves/978-1-78548-271-7" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50003-1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345370v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407485.ch2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492272v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652876v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389067v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346038v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr Yatma" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schortgen Marc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214291v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>