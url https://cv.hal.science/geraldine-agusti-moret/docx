--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -250,697 +250,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole milk powder production using combined cryoconcentration and freeze-drying process</w:t>
+                <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Alla</w:t>
+                <w:t xml:space="preserve">Bourouina Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Gagniere Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Perez Rodriguez</w:t>
+                <w:t xml:space="preserve">Lebaz Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Rich</w:t>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2481445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998171v1</w:t>
+                <w:t xml:space="preserve">hal-05240118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t>
+                <w:t xml:space="preserve">Locust bean gum (LBG) – A potential excipient for inhalation purposes: Excipient characterisation and in vitro and in vivo toxicological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Kalakech</w:t>
+                <w:t xml:space="preserve">Jorge Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Madmar</w:t>
+                <w:t xml:space="preserve">Filipa Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Joana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">Maria Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 363, pp.123729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006905v1</w:t>
+                <w:t xml:space="preserve">hal-05151691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Stability of Cs 3 MnBr 5 : An In-Depth Study on the Effect of Zinc Alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (49), pp.24235-24247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locust bean gum (LBG) – A potential excipient for inhalation purposes: Excipient characterisation and in vitro and in vivo toxicological evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole milk powder production using combined cryoconcentration and freeze-drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Guerreiro</w:t>
+                <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Silva</w:t>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Almeida</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+                <w:t xml:space="preserve">Maria Perez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123729⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2481445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151691v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
+                <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gagniere Emilie</w:t>
+                <w:t xml:space="preserve">Asma Madmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebaz Noureddine</w:t>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240118v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial foam-filter based on commercial support coated with polydopamine and silver nanoparticles for water treatment</w:t>
               </w:r>
@@ -952,51 +952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mouniee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1056,103 +1056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 208, pp.808-819. </w:t>
@@ -1184,291 +1184,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t>
+                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Lemasson</w:t>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Briancon</w:t>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guichard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124869⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788259v1</w:t>
+                <w:t xml:space="preserve">hal-04771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Marion Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667, pp.124869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771445v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient bio‐inspired catalytic tool for hydrogen release at room temperature from a stable borohydride solution</w:t>
               </w:r>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1601,51 +1601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of dye with carbon media supported on polyurethane open cell foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissa Bouzeggane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,51 +1757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiyu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ponzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (2), pp.329-335. </w:t>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Drug delivery Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.234-242. </w:t>
@@ -2101,3090 +2101,3114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t>
+                <w:t xml:space="preserve">Sponge like microparticles for drug delivery and cosmeto-textile use: Formulation and human skin penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Senta-Loys</w:t>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+                <w:t xml:space="preserve">Sophie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pailler-Mattei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Céline Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+                <w:t xml:space="preserve">Philippe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (1), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044589v1</w:t>
+                <w:t xml:space="preserve">hal-02093114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac Loaded Lipid Nanovesicles Prepared by Double Solvent Displacement for Skin Drug Delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Preparation of liposomes: A comparative study between the double solvent displacement and the conventional ethanol injection—From laboratory scale to large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bonvallet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-017-2201-8⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 524, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.02.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093142v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazole containing magnetic core-silica shell nanoparticles for Pb 2+ , Cu 2+ and Zn 2+ removal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of PCR and dual nanoparticles for detection of Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+                <w:t xml:space="preserve">Tienrat Tangchaikeeree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duangporn Polpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzak Bentaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2016.12.008⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.888-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092716v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge like microparticles for drug delivery and cosmeto-textile use: Formulation and human skin penetration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Polycaprolactone Based Nanoparticles Loaded with Indomethacin for Anti-Inflammatory Therapy: From Preparation to Ex Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Miladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qand Agha Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.122⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (9), pp.1773-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-017-2166-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093114v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of liposomes: A comparative study between the double solvent displacement and the conventional ethanol injection—From laboratory scale to large scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Diclofenac Loaded Lipid Nanovesicles Prepared by Double Solvent Displacement for Skin Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Miladi</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.02.084⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (9), pp.1908-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-017-2201-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092763v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of PCR and dual nanoparticles for detection of Plasmodium falciparum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triazole containing magnetic core-silica shell nanoparticles for Pb 2+ , Cu 2+ and Zn 2+ removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duangporn Polpanich</w:t>
+                <w:t xml:space="preserve">Zakaria Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrazzak Bentaher</w:t>
+                <w:t xml:space="preserve">Sofiane Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 159, pp.888-897. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.1039-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.08.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01584085v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycaprolactone Based Nanoparticles Loaded with Indomethacin for Anti-Inflammatory Therapy: From Preparation to Ex Vivo Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Viennet</w:t>
+                <w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Senta-Loys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qand Agha Nazari</w:t>
+                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pailler-Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093148v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of sponge-like biodegradable cationic particles via double-emulsion solvent evaporation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation of gold nanoparticles and determination of their particles size via different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Usanase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafia Oulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01932691.2016.1182923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02092751v1</w:t>
+                <w:t xml:space="preserve">hal-01546552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale preparation of clove essential oil and eugenol-loaded liposomes using a membrane contactor and a pilot plant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Magnetic Nanoadsorbents for Metal Remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Charcosset</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liposome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08982104.2015.1057849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.111-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096926v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanoadsorbents for Metal Remediation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Elaboration of sponge-like biodegradable cationic particles via double-emulsion solvent evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.577-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2016.1182923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092707v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of gold nanoparticles and determination of their particles size via different methods</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale preparation of clove essential oil and eugenol-loaded liposomes using a membrane contactor and a pilot plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Sebaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Greige-Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Liposome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08982104.2015.1057849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01546552v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and mesomorphic behaviour of unsymmetrical tetracatenar [1,2,3]-triazole derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benallou Soraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saidi-Besbes Salima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grelet Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bentaleb Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaissari Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (4), pp. 505-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02678292.2015.1124463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetic properties of bare and particles containing textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiah Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (12), pp.1637-1641. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biphasic (Janus), Core–Shell and Functionalized Magnetic Polymer Particles: A Route of Synthesis to Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Yargi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ozdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nuhoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.81-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminodextran polymer-functionalized reactive magnetic emulsions for potential theranostic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele K. Lima-Tenório</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgardo A.Gómez Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir M. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.373-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron polycaprolactone particles as a carrier for imaging contrast agent for in vitro applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293 (10), pp.2967--2977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01946915v1</w:t>
+                <w:t xml:space="preserve">hal-02044630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
+                <w:t xml:space="preserve">Submicron polycaprolactone particles as a carrier for imaging contrast agent for in vitro applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.488-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044630v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Fragrance Mixture I Into Poly-&amp;lt;I&amp;gt;ε-&amp;lt;/I&amp;gt;Caprolactone Nanoparticles by Nanoprecipitation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Briancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (2), pp.160-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jcsb.2015.1124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGA and magnetization measurements for determination of composition and polymer conversion of magnetic hybrid particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Jamshaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Hiroiuqui Kunita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (10), pp.1199-1208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pat.3562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiopaque iodinated ethers of poly(vinyl iodobenzyl ether)s: Synthesis and evaluation for endovascular embolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doelker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 132 (14), pp.n/a-n/a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.41791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of process parameters on the colloidal properties of polycaprolactone microparticles prepared by double emulsion like process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ibraheem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 445, pp.79-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Characterization of Albumin-Loaded Polycaprolactone Nanoparticles for &amp;lt;I&amp;gt;In&amp;lt;/I&amp;gt; &amp;lt;I&amp;gt;Vivo&amp;lt;/I&amp;gt; Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ibraheem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (2), pp.160-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A safe and practical method for the preparation of 7α-thioether and thioester derivatives of spironolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (1), pp.102 - 107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.steroids.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5194,1592 +5218,1592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmâ Madmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmâ Madmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the calcium carbonate phase transformation in reverse emulsion from amorphous CaCO3 to calcite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de la transition de phase du carbonate de calcium de l’amorphe aux forms cristallines en emulsion inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">CRISTAL 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923108v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la transition de phase du carbonate de calcium de l’amorphe aux forms cristallines en emulsion inverse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study and optimization of freeze-drying cycles of model probiotic: Morphology characterization of Lyophilisates by SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Crastes-Vessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Degobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Worcester, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55900/auksdudu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701102v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimization of freeze-drying cycles of model probiotic: Morphology characterization of Lyophilisates by SEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling of the calcium carbonate phase transformation in reverse emulsion from amorphous CaCO3 to calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773966v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation de la coulabilité de milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in peptidomimetics as inhibitors of ABC transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ettouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, sciforum.net, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ecmc-1-A043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiopaque iodinated ethers of poly(vinyl alcohol) for biomedical applications: Synthesis and in vitro evaluation for endovascular embolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doelker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,51 +6818,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Eur Conf Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6848,793 +6872,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitating solvent design for carbon capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tianjin, China. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powdered Milk Production Using Coupled Cryo-Concentration and Freeze-Drying Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontres Marocaines sur la Chimie de l’Etat Solide – REMCES-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPACT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International La Science au Service du Développement Durable 2S2D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7781,51 +7805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nyffenegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jordan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2481445" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04790" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Benlyamani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Hamdani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Asbahani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Miladi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2018.05.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2201-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2016.12.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miladi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.02.084" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienrat Tangchaikeeree" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N75HB6S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2166-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2016.1182923" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096926v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08982104.2015.1057849" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1152" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Aberkane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bendaikha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTMPGCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397932v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallou Soraya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi-Besbes Salima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grelet Eric" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaissari Abdelhamid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1124463" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yargi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozdogan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuhoglu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950974v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Lima-Ten&#243;rio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo A.G&#243;mez Pineda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir M. Ahmad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.05.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4L4CM8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.045" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Hiroiuqui Kunita" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3562" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWKSPHQS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Andersen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41791" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXZG6JDB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibraheem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iqbal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.09.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923108v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019740v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002224v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nyffenegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jordan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2481445" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Benlyamani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Hamdani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Asbahani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Miladi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2018.05.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LGV97R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miladi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.02.084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienrat Tangchaikeeree" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N75HB6S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2166-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2201-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2016.12.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Aberkane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bendaikha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTMPGCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2016.1182923" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08982104.2015.1057849" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallou Soraya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi-Besbes Salima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grelet Eric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaissari Abdelhamid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1124463" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yargi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozdogan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuhoglu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Lima-Ten&#243;rio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo A.G&#243;mez Pineda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir M. Ahmad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.05.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4L4CM8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946915v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70Z8LM28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228758v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Hiroiuqui Kunita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3562" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWKSPHQS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Andersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41791" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXZG6JDB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibraheem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iqbal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.09.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019740v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002224v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923605v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>