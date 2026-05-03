--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -216,1125 +216,1129 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
+                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO 2 Capture: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourouina Amine</w:t>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gagniere Emilie</w:t>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebaz Noureddine</w:t>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c05272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240118v1</w:t>
+                <w:t xml:space="preserve">hal-05606097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locust bean gum (LBG) – A potential excipient for inhalation purposes: Excipient characterisation and in vitro and in vivo toxicological evaluation</w:t>
+                <w:t xml:space="preserve">Whole milk powder production using combined cryoconcentration and freeze-drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Pontes</w:t>
+                <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Guerreiro</w:t>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Silva</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Almeida</w:t>
+                <w:t xml:space="preserve">Maria Perez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 363, pp.123729. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2481445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151691v1</w:t>
+                <w:t xml:space="preserve">hal-04998171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Stability of Cs 3 MnBr 5 : An In-Depth Study on the Effect of Zinc Alloying</w:t>
+                <w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+                <w:t xml:space="preserve">Asma Madmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04790⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448124v1</w:t>
+                <w:t xml:space="preserve">hal-05006905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole milk powder production using combined cryoconcentration and freeze-drying process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourouina Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Alla</w:t>
+                <w:t xml:space="preserve">Gagniere Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Lebaz Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anouar Rich</w:t>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2481445⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998171v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locust bean gum (LBG) – A potential excipient for inhalation purposes: Excipient characterisation and in vitro and in vivo toxicological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Kalakech</w:t>
+                <w:t xml:space="preserve">Joana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Madmar</w:t>
+                <w:t xml:space="preserve">Maria Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 363, pp.123729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006905v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial foam-filter based on commercial support coated with polydopamine and silver nanoparticles for water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Stability of Cs 3 MnBr 5 : An In-Depth Study on the Effect of Zinc Alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Larrieu</w:t>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Mouniee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Damien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Blaha</w:t>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Edouard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33, pp.103468. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (49), pp.24235-24247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2023.103468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395650v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial foam-filter based on commercial support coated with polydopamine and silver nanoparticles for water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mouniee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.028⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.103468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2023.103468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743457v1</w:t>
+                <w:t xml:space="preserve">hal-04395650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Kalakech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ruben Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.808-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771445v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t>
               </w:r>
@@ -1448,5362 +1452,5617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient bio‐inspired catalytic tool for hydrogen release at room temperature from a stable borohydride solution</w:t>
+                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Birba</w:t>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ritleng</w:t>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Jierry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (13), pp.10612-10627. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.5702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110354v1</w:t>
+                <w:t xml:space="preserve">hal-04771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of dye with carbon media supported on polyurethane open cell foam</w:t>
+                <w:t xml:space="preserve">An efficient bio‐inspired catalytic tool for hydrogen release at room temperature from a stable borohydride solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lefebvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Laura Birba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ritleng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (13), pp.10612-10627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.5702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896110v1</w:t>
+                <w:t xml:space="preserve">hal-03110354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borohydride-functionalized polydopamine-coated open cell polyurethane foam as a reusable soft structured material for reduction reactions: application to the removal of a dye</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Adsorption of dye with carbon media supported on polyurethane open cell foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissa Bouzeggane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ep.12944⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 301, pp.98 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896113v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Based Nanoparticle Preparation via Nanoprecipitation Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+                <w:t xml:space="preserve">Borohydride-functionalized polydopamine-coated open cell polyurethane foam as a reusable soft structured material for reduction reactions: application to the removal of a dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsane Benlyamani</w:t>
+                <w:t xml:space="preserve">Julien Kelber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Hamdani</w:t>
+                <w:t xml:space="preserve">Xiyu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Agusti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
+                <w:t xml:space="preserve">Florian Ponzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11030394⟩</w:t>
+              <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.329-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ep.12944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092886v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly (ε-caprolactone) nanoparticles loaded with indomethacin and Nigella Sativa L. essential oil for the topical treatment of inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein-Based Nanoparticle Preparation via Nanoprecipitation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waisudin Badri</w:t>
+                <w:t xml:space="preserve">Ihsane Benlyamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A El Asbahani</w:t>
+                <w:t xml:space="preserve">Selim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Miladi</w:t>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug delivery Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.234-242. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2018.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11030394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858961v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge like microparticles for drug delivery and cosmeto-textile use: Formulation and human skin penetration</w:t>
+                <w:t xml:space="preserve">Poly (ε-caprolactone) nanoparticles loaded with indomethacin and Nigella Sativa L. essential oil for the topical treatment of inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Robin</w:t>
+                <w:t xml:space="preserve">A El Asbahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Viennet</w:t>
+                <w:t xml:space="preserve">Karim Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug delivery Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.234-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093114v1</w:t>
+                <w:t xml:space="preserve">hal-01858961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of liposomes: A comparative study between the double solvent displacement and the conventional ethanol injection—From laboratory scale to large scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Senta-Loys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sala</w:t>
+                <w:t xml:space="preserve">Cyril Pailler-Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Miladi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092763v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of PCR and dual nanoparticles for detection of Plasmodium falciparum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diclofenac Loaded Lipid Nanovesicles Prepared by Double Solvent Displacement for Skin Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tienrat Tangchaikeeree</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+                <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.08.063⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (9), pp.1908-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-017-2201-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01584085v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycaprolactone Based Nanoparticles Loaded with Indomethacin for Anti-Inflammatory Therapy: From Preparation to Ex Vivo Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Waisudin Badri</w:t>
+                <w:t xml:space="preserve">Triazole containing magnetic core-silica shell nanoparticles for Pb 2+ , Cu 2+ and Zn 2+ removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Miladi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Qand Agha Nazari</w:t>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-017-2166-7⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.1039-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093148v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac Loaded Lipid Nanovesicles Prepared by Double Solvent Displacement for Skin Drug Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sala</w:t>
+                <w:t xml:space="preserve">Sponge like microparticles for drug delivery and cosmeto-textile use: Formulation and human skin penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Locher</w:t>
+                <w:t xml:space="preserve">Céline Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonvallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Elaissari</w:t>
+                <w:t xml:space="preserve">Philippe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-017-2201-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (1), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093142v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazole containing magnetic core-silica shell nanoparticles for Pb 2+ , Cu 2+ and Zn 2+ removal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Mekki</w:t>
+                <w:t xml:space="preserve">Preparation of liposomes: A comparative study between the double solvent displacement and the conventional ethanol injection—From laboratory scale to large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+                <w:t xml:space="preserve">K. Miladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (8), pp.1039-1051. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 524, pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2016.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.02.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092716v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t>
+                <w:t xml:space="preserve">Combination of PCR and dual nanoparticles for detection of Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Senta-Loys</w:t>
+                <w:t xml:space="preserve">Tienrat Tangchaikeeree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+                <w:t xml:space="preserve">Duangporn Polpanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pailler-Mattei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Abderrazzak Bentaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.888-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.08.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044589v1</w:t>
+                <w:t xml:space="preserve">hal-01584085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of gold nanoparticles and determination of their particles size via different methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kafia Oulmi</w:t>
+                <w:t xml:space="preserve">Polycaprolactone Based Nanoparticles Loaded with Indomethacin for Anti-Inflammatory Therapy: From Preparation to Ex Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Miladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
+                <w:t xml:space="preserve">Qand Agha Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (9), pp.1773-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-017-2166-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01546552v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanoadsorbents for Metal Remediation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Elaboration of sponge-like biodegradable cationic particles via double-emulsion solvent evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.577-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2016.1182923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092707v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of sponge-like biodegradable cationic particles via double-emulsion solvent evaporation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Large-scale preparation of clove essential oil and eugenol-loaded liposomes using a membrane contactor and a pilot plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebaaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Greige-Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38 (4), pp.577-583. </w:t>
+              <w:t xml:space="preserve">Journal of Liposome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01932691.2016.1182923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/08982104.2015.1057849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092751v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale preparation of clove essential oil and eugenol-loaded liposomes using a membrane contactor and a pilot plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Nanoadsorbents for Metal Remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Sebaaly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Charcosset</w:t>
+                <w:t xml:space="preserve">Aïcha Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liposome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08982104.2015.1057849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.111-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096926v1</w:t>
+                <w:t xml:space="preserve">hal-02092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and mesomorphic behaviour of unsymmetrical tetracatenar [1,2,3]-triazole derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of gold nanoparticles and determination of their particles size via different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Usanase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benallou Soraya</w:t>
+                <w:t xml:space="preserve">Kafia Oulmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saidi-Besbes Salima</w:t>
+                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grelet Eric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elaissari Abdelhamid</w:t>
+                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678292.2015.1124463⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397932v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic properties of bare and particles containing textile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Fessi</w:t>
+                <w:t xml:space="preserve">Synthesis and mesomorphic behaviour of unsymmetrical tetracatenar [1,2,3]-triazole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benallou Soraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidi-Besbes Salima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grelet Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bentaleb Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaissari Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3843⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (4), pp. 505-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2015.1124463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02092721v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic (Janus), Core–Shell and Functionalized Magnetic Polymer Particles: A Route of Synthesis to Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+                <w:t xml:space="preserve">Electrokinetic properties of bare and particles containing textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (12), pp.1637-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02092703v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminodextran polymer-functionalized reactive magnetic emulsions for potential theranostic applications</w:t>
+                <w:t xml:space="preserve">Biphasic (Janus), Core–Shell and Functionalized Magnetic Polymer Particles: A Route of Synthesis to Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele K. Lima-Tenório</w:t>
+                <w:t xml:space="preserve">O. Yargi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgardo A.Gómez Pineda</w:t>
+                <w:t xml:space="preserve">A. Gelir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasir M. Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+                <w:t xml:space="preserve">M. Ozdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Manzoor</w:t>
+                <w:t xml:space="preserve">C. Nuhoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 145, pp.373-381. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.81-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950974v1</w:t>
+                <w:t xml:space="preserve">hal-02092703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminodextran polymer-functionalized reactive magnetic emulsions for potential theranostic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele K. Lima-Tenório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Bitar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
+                <w:t xml:space="preserve">Edgardo A.Gómez Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir M. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044630v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron polycaprolactone particles as a carrier for imaging contrast agent for in vitro applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 136, pp.488-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Fragrance Mixture I Into Poly-&amp;lt;I&amp;gt;ε-&amp;lt;/I&amp;gt;Caprolactone Nanoparticles by Nanoprecipitation Process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293 (10), pp.2967--2977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085752v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGA and magnetization measurements for determination of composition and polymer conversion of magnetic hybrid particles</w:t>
+                <w:t xml:space="preserve">Encapsulation of Fragrance Mixture I Into Poly-&amp;lt;I&amp;gt;ε-&amp;lt;/I&amp;gt;Caprolactone Nanoparticles by Nanoprecipitation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+                <w:t xml:space="preserve">Angèle Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talha Jamshaid</w:t>
+                <w:t xml:space="preserve">Marc Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Eissa</w:t>
+                <w:t xml:space="preserve">M. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Hiroiuqui Kunita</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3562⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.160-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsb.2015.1124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228758v1</w:t>
+                <w:t xml:space="preserve">hal-02085752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiopaque iodinated ethers of poly(vinyl iodobenzyl ether)s: Synthesis and evaluation for endovascular embolization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+                <w:t xml:space="preserve">TGA and magnetization measurements for determination of composition and polymer conversion of magnetic hybrid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jordan</w:t>
+                <w:t xml:space="preserve">Mohamed Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Andersen</w:t>
+                <w:t xml:space="preserve">Marcos Hiroiuqui Kunita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Doelker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (10), pp.1199-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.41791⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139861v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process parameters on the colloidal properties of polycaprolactone microparticles prepared by double emulsion like process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiopaque iodinated ethers of poly(vinyl iodobenzyl ether)s: Synthesis and evaluation for endovascular embolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ibraheem</w:t>
+                <w:t xml:space="preserve">Gert Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Iqbal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Elaissari</w:t>
+                <w:t xml:space="preserve">Eric Doelker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (14), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.41791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092446v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Albumin-Loaded Polycaprolactone Nanoparticles for &amp;lt;I&amp;gt;In&amp;lt;/I&amp;gt; &amp;lt;I&amp;gt;Vivo&amp;lt;/I&amp;gt; Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Effects of process parameters on the colloidal properties of polycaprolactone microparticles prepared by double emulsion like process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ibraheem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002235v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preparation and Characterization of Albumin-Loaded Polycaprolactone Nanoparticles for &amp;lt;I&amp;gt;In&amp;lt;/I&amp;gt; &amp;lt;I&amp;gt;Vivo&amp;lt;/I&amp;gt; Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ibraheem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (2), pp.160-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A safe and practical method for the preparation of 7α-thioether and thioester derivatives of spironolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steroids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (1), pp.102 - 107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.steroids.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmâ Madmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmâ Madmar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINaM, May 2025, Marseille (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Precipitating solvent design for carbon capture: solvent and active species behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">8th Post-Combustion Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency Greenhouse Gas R&amp;D Programme, Sep 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744637v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Gagnière</w:t>
+                <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749886v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmâ Madmar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749892v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la transition de phase du carbonate de calcium de l’amorphe aux forms cristallines en emulsion inverse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Kalakech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmâ Madmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701102v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimization of freeze-drying cycles of model probiotic: Morphology characterization of Lyophilisates by SEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modeling of the calcium carbonate phase transformation in reverse emulsion from amorphous CaCO3 to calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773966v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the calcium carbonate phase transformation in reverse emulsion from amorphous CaCO3 to calcite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de la transition de phase du carbonate de calcium de l’amorphe aux forms cristallines en emulsion inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gagniere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">CRISTAL 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923108v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et modélisation de la coulabilité de milieux granulaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study and optimization of freeze-drying cycles of model probiotic: Morphology characterization of Lyophilisates by SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+                <w:t xml:space="preserve">Séverine Crastes-Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghania Degobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Worcester, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55900/auksdudu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019740v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in peptidomimetics as inhibitors of ABC transporters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale et modélisation de la coulabilité de milieux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">C. Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Willy Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Electronic Conference on Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème colloque Sciences et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710182v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advances in peptidomimetics as inhibitors of ABC transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ettouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Zeinyeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Electronic Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, sciforum.net, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ecmc-1-A043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Radiopaque iodinated ethers of poly(vinyl alcohol) for biomedical applications: Synthesis and in vitro evaluation for endovascular embolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Doelker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6818,51 +7077,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Eur Conf Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6872,793 +7131,793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitating solvent design for carbon capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tianjin, China. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powdered Milk Production Using Coupled Cryo-Concentration and Freeze-Drying Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontres Marocaines sur la Chimie de l’Etat Solide – REMCES-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPACT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International La Science au Service du Développement Durable 2S2D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7805,51 +8064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nyffenegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jordan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151691v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2481445" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092886v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Benlyamani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Hamdani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030394" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Asbahani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Miladi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2018.05.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LGV97R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miladi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.02.084" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienrat Tangchaikeeree" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N75HB6S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093148v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2166-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2201-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2016.12.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Aberkane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bendaikha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTMPGCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092751v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2016.1182923" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096926v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08982104.2015.1057849" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallou Soraya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi-Besbes Salima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grelet Eric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaissari Abdelhamid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1124463" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yargi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozdogan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuhoglu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Lima-Ten&#243;rio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo A.G&#243;mez Pineda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir M. Ahmad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.05.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4L4CM8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946915v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70Z8LM28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228758v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Hiroiuqui Kunita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3562" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWKSPHQS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Andersen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41791" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXZG6JDB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibraheem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iqbal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.09.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019740v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002224v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923605v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nyffenegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jordan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2481445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Benlyamani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Hamdani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Asbahani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Miladi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2018.05.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2201-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2016.12.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LGV97R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miladi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.02.084" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienrat Tangchaikeeree" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N75HB6S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2166-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2016.1182923" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08982104.2015.1057849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1152" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Aberkane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bendaikha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTMPGCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallou Soraya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi-Besbes Salima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grelet Eric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaissari Abdelhamid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1124463" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yargi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozdogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuhoglu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Lima-Ten&#243;rio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo A.G&#243;mez Pineda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir M. Ahmad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.05.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4L4CM8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70Z8LM28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Hiroiuqui Kunita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3562" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWKSPHQS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Andersen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41791" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXZG6JDB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibraheem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iqbal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683309v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.09.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002224v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923605v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>