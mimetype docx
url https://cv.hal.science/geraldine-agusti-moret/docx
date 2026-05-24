--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -250,51 +250,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO 2 Capture: A Comprehensive Review</w:t>
+                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO2 Capture: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
@@ -333,748 +333,748 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 65 (17), pp.8594−8624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c05272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole milk powder production using combined cryoconcentration and freeze-drying process</w:t>
+                <w:t xml:space="preserve">Synthesis and Stability of Cs 3 MnBr 5 : An In-Depth Study on the Effect of Zinc Alloying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Alla</w:t>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Damien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Perez Rodriguez</w:t>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Rich</w:t>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (49), pp.24235-24247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2481445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998171v1</w:t>
+                <w:t xml:space="preserve">hal-05448124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t>
+                <w:t xml:space="preserve">Locust bean gum (LBG) – A potential excipient for inhalation purposes: Excipient characterisation and in vitro and in vivo toxicological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Kalakech</w:t>
+                <w:t xml:space="preserve">Jorge Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Madmar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Filipa Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">Joana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 363, pp.123729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006905v1</w:t>
+                <w:t xml:space="preserve">hal-05151691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourouina Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagniere Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebaz Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locust bean gum (LBG) – A potential excipient for inhalation purposes: Excipient characterisation and in vitro and in vivo toxicological evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Silva</w:t>
+                <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Almeida</w:t>
+                <w:t xml:space="preserve">Asma Madmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Rosso</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123729⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151691v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Stability of Cs 3 MnBr 5 : An In-Depth Study on the Effect of Zinc Alloying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole milk powder production using combined cryoconcentration and freeze-drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+                <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boyer</w:t>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Réveret</w:t>
+                <w:t xml:space="preserve">Maria Perez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (49), pp.24235-24247. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c04790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2481445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448124v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial foam-filter based on commercial support coated with polydopamine and silver nanoparticles for water treatment</w:t>
               </w:r>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mouniee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1190,103 +1190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 208, pp.808-819. </w:t>
@@ -1318,291 +1318,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t>
+                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Lemasson</w:t>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Briancon</w:t>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guichard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124869⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788259v1</w:t>
+                <w:t xml:space="preserve">hal-04771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Characterization of Pectin-Based Antimicrobial Packaging Films Containing Nanoemulsified Trans-Cinnamaldehyde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Nanostructured Lipid Carriers (NLC) better than Solid Lipid Nanoparticles (SLN) for delivering abiraterone acetate through the gastrointestinal tract?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+                <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Marion Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, GEPHARM, 14 (6), pp.2256. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 667, pp.124869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14062256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771445v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient bio‐inspired catalytic tool for hydrogen release at room temperature from a stable borohydride solution</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of dye with carbon media supported on polyurethane open cell foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissa Bouzeggane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,51 +1891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiyu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ponzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (2), pp.329-335. </w:t>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Drug delivery Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.234-242. </w:t>
@@ -2235,420 +2235,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t>
+                <w:t xml:space="preserve">Diclofenac Loaded Lipid Nanovesicles Prepared by Double Solvent Displacement for Skin Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Senta-Loys</w:t>
+                <w:t xml:space="preserve">M. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+                <w:t xml:space="preserve">F. Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pailler-Mattei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">M. Bonvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+                <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (9), pp.1908-1924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-017-2201-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044589v1</w:t>
+                <w:t xml:space="preserve">hal-02093142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac Loaded Lipid Nanovesicles Prepared by Double Solvent Displacement for Skin Drug Delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triazole containing magnetic core-silica shell nanoparticles for Pb 2+ , Cu 2+ and Zn 2+ removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Locher</w:t>
+                <w:t xml:space="preserve">Zakaria Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonvallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Agusti</w:t>
+                <w:t xml:space="preserve">Sofiane Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elaissari</w:t>
+                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-017-2201-8⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (8), pp.1039-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093142v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazole containing magnetic core-silica shell nanoparticles for Pb 2+ , Cu 2+ and Zn 2+ removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation of orodispersible films for paediatric therapy: investigation of feasibility and stability for tetrabenazine as drug model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Mekki</w:t>
+                <w:t xml:space="preserve">Zoé Senta-Loys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+                <w:t xml:space="preserve">Cyril Pailler-Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092716v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sponge like microparticles for drug delivery and cosmeto-textile use: Formulation and human skin penetration</w:t>
               </w:r>
@@ -2780,90 +2780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of liposomes: A comparative study between the double solvent displacement and the conventional ethanol injection—From laboratory scale to large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Miladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3184,550 +3184,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of sponge-like biodegradable cationic particles via double-emulsion solvent evaporation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Magnetic Nanoadsorbents for Metal Remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01932691.2016.1182923⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.111-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092751v1</w:t>
+                <w:t xml:space="preserve">hal-02092707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale preparation of clove essential oil and eugenol-loaded liposomes using a membrane contactor and a pilot plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of gold nanoparticles and determination of their particles size via different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Greige-Gerges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Charcosset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gisele Usanase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafia Oulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liposome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08982104.2015.1057849⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096926v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanoadsorbents for Metal Remediation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Elaboration of sponge-like biodegradable cationic particles via double-emulsion solvent evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.577-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2016.1182923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092707v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of gold nanoparticles and determination of their particles size via different methods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale preparation of clove essential oil and eugenol-loaded liposomes using a membrane contactor and a pilot plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+                <w:t xml:space="preserve">Carine Sebaaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Greige-Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Liposome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08982104.2015.1057849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01546552v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and mesomorphic behaviour of unsymmetrical tetracatenar [1,2,3]-triazole derivatives</w:t>
               </w:r>
@@ -3847,51 +3847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetic properties of bare and particles containing textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiah Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ozdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nuhoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.81-89. </w:t>
@@ -4267,298 +4267,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron polycaprolactone particles as a carrier for imaging contrast agent for in vitro applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293 (10), pp.2967--2977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946915v1</w:t>
+                <w:t xml:space="preserve">hal-02044630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hatem Fessi</w:t>
+                <w:t xml:space="preserve">Submicron polycaprolactone particles as a carrier for imaging contrast agent for in vitro applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136, pp.488-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044630v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Fragrance Mixture I Into Poly-&amp;lt;I&amp;gt;ε-&amp;lt;/I&amp;gt;Caprolactone Nanoparticles by Nanoprecipitation Process</w:t>
               </w:r>
@@ -5014,51 +5014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 445, pp.79-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5118,51 +5118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ibraheem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5200,64 +5200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A safe and practical method for the preparation of 7α-thioether and thioester derivatives of spironolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cartiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5360,51 +5360,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
+                <w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Edouard</w:t>
@@ -5418,413 +5418,413 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">CRISTAL 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253373v1</w:t>
+                <w:t xml:space="preserve">hal-05087140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087140v1</w:t>
+                <w:t xml:space="preserve">hal-05086109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086109v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmâ Madmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lécolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5985,359 +5985,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malo Tollet</w:t>
+                <w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Kalakech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bourouina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744637v1</w:t>
+                <w:t xml:space="preserve">hal-04749886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Charcosset</w:t>
+                <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Monnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Gagnière</w:t>
+                <w:t xml:space="preserve">E Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749886v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmâ Madmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t>
@@ -6405,51 +6405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6530,51 +6530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6642,64 +6642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Crastes-Vessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Zeinyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7197,51 +7197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tianjin, China. 2025</w:t>
@@ -7270,103 +7270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powdered Milk Production Using Coupled Cryo-Concentration and Freeze-Drying Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontres Marocaines sur la Chimie de l’Etat Solide – REMCES-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, El Jadida, Morocco</w:t>
@@ -7395,103 +7395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPACT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
@@ -7520,90 +7520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7645,103 +7645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -7770,90 +7770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8064,51 +8064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nyffenegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jordan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2481445" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151691v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Benlyamani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Hamdani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Asbahani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Miladi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2018.05.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2201-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2016.12.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LGV97R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miladi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.02.084" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienrat Tangchaikeeree" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N75HB6S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2166-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2016.1182923" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08982104.2015.1057849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1152" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Aberkane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bendaikha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.026" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTMPGCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallou Soraya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi-Besbes Salima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grelet Eric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaissari Abdelhamid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1124463" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yargi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozdogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuhoglu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Lima-Ten&#243;rio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo A.G&#243;mez Pineda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir M. Ahmad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.05.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4L4CM8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70Z8LM28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Hiroiuqui Kunita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3562" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWKSPHQS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Andersen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41791" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXZG6JDB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibraheem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iqbal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683309v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.09.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002224v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923605v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agusti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nyffenegger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jordan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448124v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c04790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pontes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Guerreiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Rosso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123729" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998171v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez Rodriguez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2481445" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsane Benlyamani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Hamdani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Asbahani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Miladi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2018.05.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093142v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonvallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2201-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2016.12.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Mattei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LGV97R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miladi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.02.084" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienrat Tangchaikeeree" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.08.063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N75HB6S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093148v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qand Agha Nazari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2166-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1152" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Aberkane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bendaikha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTMPGCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2016.1182923" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebaaly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08982104.2015.1057849" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallou Soraya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi-Besbes Salima" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grelet Eric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaissari Abdelhamid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1124463" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yargi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozdogan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuhoglu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele K. Lima-Ten&#243;rio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo A.G&#243;mez Pineda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir M. Ahmad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.05.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4L4CM8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.045" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70Z8LM28-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02085752v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2015.1124" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Hiroiuqui Kunita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3562" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWKSPHQS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jordan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Andersen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doelker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41791" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXZG6JDB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ibraheem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iqbal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.01.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002235v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683309v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.09.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701102v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773966v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Crastes-Vessot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/auksdudu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710182v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ettouati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Zeinyeh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-1-A043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002224v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923179v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923605v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>