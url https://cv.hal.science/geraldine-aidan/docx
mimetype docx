--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -84,487 +84,625 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autisme en droit : paradigme d'une nouvelle conception de l'intériorité</w:t>
+                <w:t xml:space="preserve">Quelques éléments d’une théorie normativiste du sujet de droit. Contribution au débat sur la personnification juridique d’entités non humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, p. 748-761 [1-16]</w:t>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Métamorphoses du sujet de droit, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334330v1</w:t>
+                <w:t xml:space="preserve">hal-05547808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'homme sans corps » ou l'avènement de la Psychépolitique</w:t>
+                <w:t xml:space="preserve">Psychépolitique : vers un gouvernement des esprits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cassou-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 352</w:t>
+              <w:t xml:space="preserve">www.aoc.media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882083v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autisme saisi par le droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Eleta-de Filippis</w:t>
+                <w:t xml:space="preserve">L'autisme en droit : paradigme d'une nouvelle conception de l'intériorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Aïdan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véron Paul</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LexisNexis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25</w:t>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, p. 748-761 [1-16]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672322v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences du psychisme, la science du droit et le droit constitutionnel</w:t>
+                <w:t xml:space="preserve">« L'homme sans corps » ou l'avènement de la Psychépolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cassou-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Institut Louis Favoreu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Laperméabilité du droit constitutionnel aux autres sciences, 7</w:t>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632930v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'autisme saisi par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Eleta-de Filippis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Aïdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véron Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LexisNexis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences du psychisme, la science du droit et le droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Aïdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Institut Louis Favoreu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Laperméabilité du droit constitutionnel aux autres sciences, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la démocratie administrative à la démocratie sanitaire dans le secteur public de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Aidan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 137-138 (1), pp.139-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.137.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -574,167 +712,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychépolitique et crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude interdisciplinaire « Comment soigner en temps de crise ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Nord, Dec 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Legal Science : Recent legal developments to cope with microbiomes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges Induced by Microbiomes – 3rd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Bapteste, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -744,1166 +882,1308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie psychique, objet du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. 357p., 2022, 2271094992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humain Non-humain. Repenser l'intériorité du sujet de droit, LGDJ, coll. Droit et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La blockchain serait-elle une personne comme les autres ?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alexandre Gefen et Sandra Laugier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coord. Saniez Julie, Weko Jonas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'autonomie en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, A paraître</w:t>
+              <w:t xml:space="preserve">Les Crises : perspective croisée entre droit et science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876873v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA de surveillance et identité technopsychique dans une psychépolitique</w:t>
+                <w:t xml:space="preserve">La blockchain est-elle une personne comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne Brunon Ernst. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primavera de Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen et Sandra Laugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance faciale : Défis techniques, juridiques et éthiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Panthéon-Assas, pp.155-170, 2024</w:t>
+              <w:t xml:space="preserve">L'autonomie en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367056v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fantômes sont interdits dans les jardins publics mais les robots font la loi&amp;quot;. A propos du non-humain, du sujet de droit et de l’invisible</w:t>
+                <w:t xml:space="preserve">Agentivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cassou-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets Vivants, coord. par Rahma Khazam, Éditions Mimesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Dictionnaire des droits de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917425v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Ius artificiale entre intériorité et boîte noire : Le droit de l’IA est-il soluble dans le droit ?</w:t>
+                <w:t xml:space="preserve">IA de surveillance et identité technopsychique dans une psychépolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cassou-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Brunon Ernst. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">justice sociale et intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Reconnaissance faciale : Défis techniques, juridiques et éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Panthéon-Assas, pp.155-170, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929656v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Ius artificiale entre intériorité et boîte noire : Le droit de l’IA est-il soluble dans le droit ?</w:t>
+                <w:t xml:space="preserve">Les fantômes sont interdits dans les jardins publics mais les robots font la loi&amp;quot;. A propos du non-humain, du sujet de droit et de l’invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cassou-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice sociale et intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Objets Vivants, coord. par Rahma Khazam, Éditions Mimesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508217v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fantômes sont interdits dans les jardins publics mais les robots font la loi. Libres propos sur le non humain, le sujet de droit et l'invisible</w:t>
+                <w:t xml:space="preserve">Le Ius artificiale entre intériorité et boîte noire : Le droit de l’IA est-il soluble dans le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primavera de Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets vivants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mimesis, pp.237-256, 2023, 788869763656</w:t>
+              <w:t xml:space="preserve">justice sociale et intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911705v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
+                <w:t xml:space="preserve">Le Ius artificiale entre intériorité et boîte noire : Le droit de l’IA est-il soluble dans le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Géraldine Aïdan; Danièle Bourcier. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primavera de Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse universitaire de Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humain Non-humain. Repenser l'intériorité du sujet de droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 60, LGDJ, pp.189-192, 2020, Droit et Société, 9782275090740</w:t>
+              <w:t xml:space="preserve">Justice sociale et intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087638v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intériorité comme question. Contribution à une théorie du sujet de droit non-humain</w:t>
+                <w:t xml:space="preserve">Les fantômes sont interdits dans les jardins publics mais les robots font la loi. Libres propos sur le non humain, le sujet de droit et l'invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LGDJ; coll. Droit et société. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cassou-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rahma Khazam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humain Non-humain. Repenser l'intériorité du sujet de droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 60, p. 95-125, 2020</w:t>
+              <w:t xml:space="preserve">Objets vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mimesis, pp.237-256, 2023, 788869763656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087626v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction-Présentation</w:t>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LGDJ; coll. Droit et Société. </w:t>
+              <w:t xml:space="preserve">Géraldine Aïdan; Danièle Bourcier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humain Non-humain. Repenser l'intériorité du sujet de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 60, pp.9-16, 2020</w:t>
+              <w:t xml:space="preserve">, 60, LGDJ, pp.189-192, 2020, Droit et Société, 9782275090740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087636v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité psychique au-delà du genre</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Patrick Simon; Mireille Eberhard; Jacqueline Laufer; Dominique Meurs; Frédéric Pigeyre. </w:t>
+                <w:t xml:space="preserve">L'intériorité comme question. Contribution à une théorie du sujet de droit non-humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Aïdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ; coll. Droit et société. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et discriminations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions iXe, 2017</w:t>
+              <w:t xml:space="preserve">Humain Non-humain. Repenser l'intériorité du sujet de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, p. 95-125, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313939v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction-Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Aïdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ; coll. Droit et Société. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humain Non-humain. Repenser l'intériorité du sujet de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, pp.9-16, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité psychique au-delà du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Aïdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Simon; Mireille Eberhard; Jacqueline Laufer; Dominique Meurs; Frédéric Pigeyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions iXe, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La régulation des pratiques contraignantes de soin en santé mentale : perspectives pour une approche interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aîdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Azimi V., Hennion-Jacquet P., Koubi G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’institution psychiatrique au prisme du droit. La folie entre administration et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Editions Panthéon-Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-245, 2015, 979-1090429574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1913,91 +2193,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirit are you there ? The legal personification of non-human entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, séminaire international de Sacha- Bourgeois- Girond, " Framing Nature in Law: New European Pathways", Ecole Normale Supérieure, http://www.institutnicod.org/seminaires-colloques/seminaires/framing-nature-in-law-new-european-pathways/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2007,268 +2287,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone, ou la naissance de la subjectivité en droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autisme en droit : paradigme d'une nouvelle conception de l'intériorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et mésusages des biais dans le droit : l’IA a-t-elle conquis l’intériorité d’un juge humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primavera de Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2415,51 +2695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#239;dan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882083v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672322v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Eleta-de Filippis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ron Paul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Aidan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.137.0139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bourcier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine A&#239;dan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#239;dan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Eleta-de Filippis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ron Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Aidan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.137.0139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bourcier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917425v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine A&#239;dan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>