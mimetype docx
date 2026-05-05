--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -210,51 +210,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychépolitique : vers un gouvernement des esprits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aïdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">www.aoc.media</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>