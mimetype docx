--- v1 (2026-03-24)
+++ v2 (2026-05-20)
@@ -2345,479 +2345,479 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonctionnement des marchés et prix des produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Assogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristoteles Camillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
+              <w:t xml:space="preserve">Les Savanturiers de l'alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224567v1</w:t>
+                <w:t xml:space="preserve">hal-04240478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement des marchés et prix des produits alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Carrère</w:t>
+                <w:t xml:space="preserve">Hélène Eymond-Laritaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Marette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Stein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aristoteles Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Savanturiers de l'alimentation durable</w:t>
+              <w:t xml:space="preserve">Le kit alimentation durable. Livret d'utilisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240478v1</w:t>
+                <w:t xml:space="preserve">hal-05224567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire de lancement de la thématique &amp;quot;Savanturiers de l'alimentation durable</w:t>
+                <w:t xml:space="preserve">Webinaire de formation aux &amp;quot;Savanturiers de l'alimentation durable&amp;quot; à destination des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Stein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aristoteles Camillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240511v1</w:t>
+                <w:t xml:space="preserve">hal-05224494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire de formation aux &amp;quot;Savanturiers de l'alimentation durable&amp;quot; à destination des enseignants</w:t>
+                <w:t xml:space="preserve">Webinaire de lancement de la thématique &amp;quot;Savanturiers de l'alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Assogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aristoteles Camillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224494v1</w:t>
+                <w:t xml:space="preserve">hal-04240511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing country-wide farming system typologies</w:t>
               </w:r>
@@ -4935,51 +4935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FDF8972"/>
+    <w:nsid w:val="8C11DC24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5166,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-bocqueho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6256-5109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177172894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jo&#235;l Elanga Mendogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shanafelt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Joxhe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2022.101969" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09902-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.04.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDB0X2FX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2010.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0J3P2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tong Tiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mosnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;mas Krisztin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havl&#237;k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Obersteiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraxner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493969043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224567v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eymond-Laritaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristoteles Camillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Garbero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Krisztin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqueho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198118v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Tonga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pirker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pietsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#226;mara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soterroni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cartaxo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaenandhoa Garc&#237;a-Rangel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tadoum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaibou Nchoutpouen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ndinga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makoudjou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Tonga Ketchatang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00966877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto C&#226;mara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Soterroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ywata de Carvalho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Andrade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b1cfb4b2a0b66fb9ef034d894e9ff1109ee3b0ce;origin=https://hal.archives-ouvertes.fr/hal-04246151;visit=swh:1:snp:506eb6cb866ef4d609b5e121438d4d56d021cf1c;anchor=swh:1:rel:c5d41f4c9b15f992c85cf83e579cf4a4f26deae0;path=/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geraldine-bocqueho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6256-5109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177172894" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642764v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jo&#235;l Elanga Mendogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2024.102544" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Shanafelt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101546" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Joxhe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2022.101969" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-022-09902-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Jacquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Reynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbt006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2013.04.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDB0X2FX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2010.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC0J3P2X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tong Tiet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mosnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;mas Krisztin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Havl&#237;k" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Obersteiner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kraxner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9781493969043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Assogna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eymond-Laritaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristoteles Camillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Garbero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Krisztin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Tiet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607866v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqueho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198118v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Tonga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pirker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pietsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#226;mara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soterroni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cartaxo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaenandhoa Garc&#237;a-Rangel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tadoum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaibou Nchoutpouen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bodin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ndinga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makoudjou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805182v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peguy Tonga Ketchatang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00966877v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto C&#226;mara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Soterroni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ywata de Carvalho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Andrade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b1cfb4b2a0b66fb9ef034d894e9ff1109ee3b0ce;origin=https://hal.archives-ouvertes.fr/hal-04246151;visit=swh:1:snp:506eb6cb866ef4d609b5e121438d4d56d021cf1c;anchor=swh:1:rel:c5d41f4c9b15f992c85cf83e579cf4a4f26deae0;path=/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>