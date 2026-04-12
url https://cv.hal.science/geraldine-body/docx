--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -17,50 +17,56 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Géraldine BODY </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maitresse de conférences</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -492,504 +498,599 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la conduite d’entretiens collectifs visant la conception de formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse de l’activité pour former et se former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM O-RARES 2026 « Analysons nos pratiques » UFR d'Odontologie de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210150v1</w:t>
+                <w:t xml:space="preserve">hal-05570073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;quot;bon geste&amp;quot; à l'intégration de la prévention des TMS dans une formation au métier de sellier ?</w:t>
+                <w:t xml:space="preserve">Former à la conduite d’entretiens collectifs visant la conception de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54éme Congrès International Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELF, Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951334v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élucidation d’une structure conceptuelle de situation professionnelle et élucidation de savoirs d’expérience</w:t>
+                <w:t xml:space="preserve">Du &amp;quot;bon geste&amp;quot; à l'intégration de la prévention des TMS dans une formation au métier de sellier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e conférence Early SIG 14 : « Interaction, learning and professional development »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Geneva, Sep 2018, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">54éme Congrès International Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01893650v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former à préparer sa classe au travers d'un système d'instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élucidation d’une structure conceptuelle de situation professionnelle et élucidation de savoirs d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Géraldine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Bourmaud</w:t>
+                <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">9e conférence Early SIG 14 : « Interaction, learning and professional development »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Geneva, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315040v1</w:t>
+                <w:t xml:space="preserve">halshs-01893650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se former à préparer sa classe au travers d'un système d'instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une analyse de l'activité de planification des enseignants : vers la conception d'instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque international de Didactique professionnelle « Conception et Formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RPDP, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -999,51 +1100,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon geste et prévention des troubles musculosquelettiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1059,51 +1160,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saumur, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1113,98 +1214,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretiens de confrontation aux traces vidéo de l'ativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1214,114 +1315,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de vidéoformation pour le développement des gestes professionnels : une approche de didactique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Nantes Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NANU2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03959285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1468,51 +1569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071691ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Person" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Body G&#233;raldine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03959285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU2019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071691ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Person" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Body G&#233;raldine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03959285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>