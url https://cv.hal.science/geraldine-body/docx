--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -72,449 +72,553 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement du corps et prévention des troubles musculosquelettiques dans la co-conception d’une formation initiale au métier de sellier</w:t>
+                <w:t xml:space="preserve">(2025). Structure conceptuelle des situations : entre modèles et représentations graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+                <w:t xml:space="preserve">Pierre Parage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
+                <w:t xml:space="preserve">Gregory Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 53 (4), pp.77-102. </w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 28 (1), pp.59-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.534.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ta.028.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03638190v1</w:t>
+                <w:t xml:space="preserve">hal-05607221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle démarche de recherche pour favoriser la conceptualisation du « plan de coupe du cuir » chez des selliers-formateurs ?</w:t>
+                <w:t xml:space="preserve">Engagement du corps et prévention des troubles musculosquelettiques dans la co-conception d’une formation initiale au métier de sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phronesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1071691ar⟩</w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 53 (4), pp.77-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.534.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000604v1</w:t>
+                <w:t xml:space="preserve">halshs-03638190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édito&amp;quot; Éducation et formation : contribution des chercheurs émergents (CIDEF 2018)</w:t>
+                <w:t xml:space="preserve">Quelle démarche de recherche pour favoriser la conceptualisation du « plan de coupe du cuir » chez des selliers-formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.690⟩</w:t>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1071691ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951147v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édito&amp;quot; Éducation et formation : contribution des chercheurs émergents (CIDEF 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Lhéritier Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Person</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire et mobiliser un système d'instruments pour préparer sa classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -524,573 +628,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de l’activité pour former et se former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM O-RARES 2026 « Analysons nos pratiques » UFR d'Odontologie de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la conduite d’entretiens collectifs visant la conception de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque international de Recherches et Pratiques en Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA, Jun 2025, Toulouse-Auzeville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du &amp;quot;bon geste&amp;quot; à l'intégration de la prévention des TMS dans une formation au métier de sellier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54éme Congrès International Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SELF, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élucidation d’une structure conceptuelle de situation professionnelle et élucidation de savoirs d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e conférence Early SIG 14 : « Interaction, learning and professional development »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Geneva, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01893650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former à préparer sa classe au travers d'un système d'instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse de l'activité de planification des enseignants : vers la conception d'instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque international de Didactique professionnelle « Conception et Formation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RPDP, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1100,329 +1204,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon geste et prévention des troubles musculosquelettiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saumur, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretiens de confrontation aux traces vidéo de l'ativité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretiens de confrontation aux traces vidéo de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuel de sciences de l'éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.127-141, 2021, 9782807331181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de vidéoformation pour le développement des gestes professionnels : une approche de didactique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Nantes Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022NANU2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03959285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1569,51 +1751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071691ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Person" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Body G&#233;raldine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03959285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Body" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mu&#241;oz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.028.0059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638190v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071691ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lh&#233;ritier Alaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Person" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.690" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Munoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bourmaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vinatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Body G&#233;raldine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Munoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05590906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03959285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NANU2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>