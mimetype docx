--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -724,286 +724,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
+                <w:t xml:space="preserve">Par et au-delà de la race Jeux de proximité et de distance dans une enquête sur l'expérience du racisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+                <w:t xml:space="preserve">Élodie Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Megnimeza- Fongang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Nyambek-Mebenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclairages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.42.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820185v1</w:t>
+                <w:t xml:space="preserve">hal-03843045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par et au-delà de la race Jeux de proximité et de distance dans une enquête sur l'expérience du racisme.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Blassel</w:t>
+                <w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Nyambek-Mebenga</w:t>
+                <w:t xml:space="preserve">Marguerite Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eclairages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843045v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérité, neutralité et conflits de valeurs : les dilemmes de l’éducation civique aujourd’hui</w:t>
               </w:r>
@@ -1823,165 +1823,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire au service de l'éducation civique: la permanence d'une ambition à l'école primaire</w:t>
+                <w:t xml:space="preserve">Citizenship and Diversity in Education in France: Public Controversies, Local Adaptations and Commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laurence de Cock (dir.). La fabrique de l'histoire (2ème édition)</w:t>
+              <w:t xml:space="preserve">James Banks (Ed.), Citizenship Education and Global Migration: Implications for Theory, Research, and Teaching. Washington, DC: American Educational Research Association. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567306v1</w:t>
+                <w:t xml:space="preserve">hal-01545902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizenship and Diversity in Education in France: Public Controversies, Local Adaptations and Commitments</w:t>
+                <w:t xml:space="preserve">L'histoire au service de l'éducation civique: la permanence d'une ambition à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">James Banks (Ed.), Citizenship Education and Global Migration: Implications for Theory, Research, and Teaching. Washington, DC: American Educational Research Association. </w:t>
+              <w:t xml:space="preserve">Laurence de Cock (dir.). La fabrique de l'histoire (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545902v1</w:t>
+                <w:t xml:space="preserve">hal-01567306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes : plus vulnérables mais résistantes</w:t>
               </w:r>
@@ -2306,165 +2306,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of religion in education in France</w:t>
+                <w:t xml:space="preserve">Apprendre la nation à l’école. Des politiques scolaires aux pratiques de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Topic et S. Sremac (dir.), Europe as a multiple modernity: multiplicity of religious identities and belongings. Newcastle: Cambridge Scholars Publishing. </w:t>
+              <w:t xml:space="preserve">Céline Husson-Rochcongar et Laurence Jourdain, L. (dir.), L'identité nationale: instruments et usages. Amiens: CURAPP-ESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545944v1</w:t>
+                <w:t xml:space="preserve">hal-01545923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre la nation à l’école. Des politiques scolaires aux pratiques de classe</w:t>
+                <w:t xml:space="preserve">The place of religion in education in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céline Husson-Rochcongar et Laurence Jourdain, L. (dir.), L'identité nationale: instruments et usages. Amiens: CURAPP-ESS</w:t>
+              <w:t xml:space="preserve">M. Topic et S. Sremac (dir.), Europe as a multiple modernity: multiplicity of religious identities and belongings. Newcastle: Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545923v1</w:t>
+                <w:t xml:space="preserve">hal-01545944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe as a missed opportunity</w:t>
               </w:r>
@@ -2663,51 +2663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,77 +2908,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3052,896 +3052,896 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université de Montpellier. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°25, Consortium UGE-UniCA, 137 p. Réalisé avec le soutien de l’ANR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université Gustave-Eiffel. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°27, Consortium UGE-UniCA, 125 p. Réalisé avec le soutien de l’ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabell Alfonzo Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423452v1</w:t>
+                <w:t xml:space="preserve">hal-05423412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience des discriminations à Cergy Paris Université. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°28, Consortium UGE-UniCA, 115 p. Réalisé avec le soutien de l’ANR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’expérience des discriminations à l’université de Bordeaux. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°29, Consortium UGE-UniCA, 123 p. Réalisé avec le soutien de l’ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabell Alfonzo Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Stef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423382v1</w:t>
+                <w:t xml:space="preserve">hal-05423365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience des discriminations à l’université de Bordeaux. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°29, Consortium UGE-UniCA, 123 p. Réalisé avec le soutien de l’ANR.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Fournier</w:t>
+                <w:t xml:space="preserve">« L’expérience des discriminations à Cergy Paris Université. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°28, Consortium UGE-UniCA, 115 p. Réalisé avec le soutien de l’ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabell Alfonzo Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423365v1</w:t>
+                <w:t xml:space="preserve">hal-05423382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université Gustave-Eiffel. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°27, Consortium UGE-UniCA, 125 p. Réalisé avec le soutien de l’ANR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université de Strasbourg. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°22, Consortium UGE-UniCA, 127 p. Réalisé avec le soutien de l’ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabell Alfonzo Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423412v1</w:t>
+                <w:t xml:space="preserve">hal-05423491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université de Strasbourg. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°22, Consortium UGE-UniCA, 127 p. Réalisé avec le soutien de l’ANR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université Picardie-Jules-Verne. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°23, Consortium UGE-UniCA, 123 p. Réalisé avec le soutien de l’ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Côte d'Azur. 2025</w:t>
+              <w:t xml:space="preserve">Université Côte D'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423491v1</w:t>
+                <w:t xml:space="preserve">hal-05423485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université Picardie-Jules-Verne. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°23, Consortium UGE-UniCA, 123 p. Réalisé avec le soutien de l’ANR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université Lyon III – Jean-Moulin. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°26, Consortium UGE-UniCA, 126 p. Réalisé avec le soutien de l’ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Stef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabell Alfonzo Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Côte D'Azur. 2025</w:t>
+              <w:t xml:space="preserve">Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423485v1</w:t>
+                <w:t xml:space="preserve">hal-05423433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université Lyon III – Jean-Moulin. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°26, Consortium UGE-UniCA, 126 p. Réalisé avec le soutien de l’ANR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’expérience des discriminations à l’Université de Montpellier. Résultats de l’enquête Acadiscri », Document de travail Acadiscri n°25, Consortium UGE-UniCA, 137 p. Réalisé avec le soutien de l’ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabell Alfonzo Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jade Fournier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423433v1</w:t>
+                <w:t xml:space="preserve">hal-05423452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,51 +4425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D157E155"/>
+    <w:nsid w:val="5224E148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BF6CB992"/>
+    <w:nsid w:val="812D5C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4807,51 +4807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douni&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Megnimeza- Fongang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek-Mebenga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.024.0055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.084.0081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044110ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;guer-Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montoya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545923v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?sf1=id_product&amp;amp;st1=508437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo Gamez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423382v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423365v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423491v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423485v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02290554v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Tecmen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douni&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Megnimeza- Fongang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek-Mebenga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.05" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.024.0055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.084.0081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044110ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;guer-Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montoya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?sf1=id_product&amp;amp;st1=508437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo Gamez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02290554v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Tecmen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>