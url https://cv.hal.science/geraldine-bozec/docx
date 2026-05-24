--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -724,286 +724,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par et au-delà de la race Jeux de proximité et de distance dans une enquête sur l'expérience du racisme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Blassel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+                <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Druez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francine Nyambek-Mebenga</w:t>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eclairages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843045v1</w:t>
+                <w:t xml:space="preserve">hal-03820185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
+                <w:t xml:space="preserve">Par et au-delà de la race Jeux de proximité et de distance dans une enquête sur l'expérience du racisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosette Megnimeza- Fongang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Cognet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+                <w:t xml:space="preserve">Francine Nyambek-Mebenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclairages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.42.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820185v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérité, neutralité et conflits de valeurs : les dilemmes de l’éducation civique aujourd’hui</w:t>
               </w:r>
@@ -1823,165 +1823,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizenship and Diversity in Education in France: Public Controversies, Local Adaptations and Commitments</w:t>
+                <w:t xml:space="preserve">L'histoire au service de l'éducation civique: la permanence d'une ambition à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">James Banks (Ed.), Citizenship Education and Global Migration: Implications for Theory, Research, and Teaching. Washington, DC: American Educational Research Association. </w:t>
+              <w:t xml:space="preserve">Laurence de Cock (dir.). La fabrique de l'histoire (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545902v1</w:t>
+                <w:t xml:space="preserve">hal-01567306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire au service de l'éducation civique: la permanence d'une ambition à l'école primaire</w:t>
+                <w:t xml:space="preserve">Citizenship and Diversity in Education in France: Public Controversies, Local Adaptations and Commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laurence de Cock (dir.). La fabrique de l'histoire (2ème édition)</w:t>
+              <w:t xml:space="preserve">James Banks (Ed.), Citizenship Education and Global Migration: Implications for Theory, Research, and Teaching. Washington, DC: American Educational Research Association. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567306v1</w:t>
+                <w:t xml:space="preserve">hal-01545902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes : plus vulnérables mais résistantes</w:t>
               </w:r>
@@ -2663,51 +2663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,77 +2908,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,51 +4425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5224E148"/>
+    <w:nsid w:val="0ABC409C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="812D5C9E"/>
+    <w:nsid w:val="173156E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4807,51 +4807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douni&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Megnimeza- Fongang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek-Mebenga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.05" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.024.0055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.084.0081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044110ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;guer-Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montoya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?sf1=id_product&amp;amp;st1=508437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo Gamez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02290554v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Tecmen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douni&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Megnimeza- Fongang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek-Mebenga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.024.0055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.084.0081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044110ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.030.0153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon R&#233;guer-Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448890v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montoya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/?sf1=id_product&amp;amp;st1=508437" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamel Christelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cognet Marguerite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozec G&#233;raldine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et l'&#201;quipe Acadiscri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo Gamez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02290554v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e Tecmen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>