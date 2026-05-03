--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1953,303 +1953,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating painted Panel E1 at Nawarla Gabarnmang, southern Arnhem Land plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postcards from the outside: European-contact rock art imagery and occupation on the southern Arnhem Land plateau, Jawoyn lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Castets</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray L. Whear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Australis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.11⟩</w:t>
+              <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, ANU Press, p. 165-196, 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801086v1</w:t>
+                <w:t xml:space="preserve">hal-01886825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcards from the outside: European-contact rock art imagery and occupation on the southern Arnhem Land plateau, Jawoyn lands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating painted Panel E1 at Nawarla Gabarnmang, southern Arnhem Land plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fiona Petchey</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Paul Taçon; Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Archaeology of Rock Art in Western Arnhem Land, Northern Australia.Terra Australis 47</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 47, ANU Press, p. 165-196, 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
+              <w:t xml:space="preserve">Terra Australis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, ANU Press, p.245 - p.302, 2017, The Archaeology of Rock Art in Western Arnhem Land, Australia, 9781760461621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22459/TA47.11.2017.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886825v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology of the ‘Genyornis’ site, western Arnhem Land: Determining the age of the ‘Genyornis’ painting</w:t>
               </w:r>
@@ -3022,51 +3022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mialanes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clarkson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Alvarez-Murga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576714027204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4116B9620210709AFA6F89CDD63D272F04536F28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hodeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01801086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gunn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017.11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray L. Whear" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017.09" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAA030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mialanes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clarkson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.04.027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01795568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Barker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Alvarez-Murga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576714027204" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4116B9620210709AFA6F89CDD63D272F04536F28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoerl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hodeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887753v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720061v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gunn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray L. Whear" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel James" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017.09" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01801086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017.11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01886809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lamb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/TA47.11.2017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01900787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAA030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>