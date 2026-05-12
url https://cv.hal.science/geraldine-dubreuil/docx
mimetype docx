--- v0 (2026-03-16)
+++ v1 (2026-05-12)
@@ -659,269 +659,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
+                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">Alison Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.317-318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133389v1</w:t>
+                <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
+                <w:t xml:space="preserve">16TH INTERNATIONAL SYMPOSIUM ON INSECT-PLANT RELATIONSHIPS: Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dedeine</w:t>
+                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.317-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and origin of cytokinins involved in plant manipulation by a leaf-mining insect</w:t>
               </w:r>
@@ -1181,186 +1181,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared weapons of blood- and plant-feeding insects: surprising commonalities for manipulating hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion O. Harris</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312969v1</w:t>
+                <w:t xml:space="preserve">hal-01312942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secreted MIF Cytokine Enables Aphid Feeding and Represses Plant Immune Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Naessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giordanengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,217 +1436,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect interactions under bacterial influence: ecological implications and underlying mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared weapons of blood- and plant-feeding insects: surprising commonalities for manipulating hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Sugio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Marion O. Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Plant-reprogramming insects: from effector molecules to ecosystem engineering, 84, pp.4-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2015.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru435⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312942v1</w:t>
+                <w:t xml:space="preserve">hal-01312969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of MIF immune regulators in aphids: link with agonistic and antagonistic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2391,51 +2391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematodes manipulate plant cell functions during a compatible interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
@@ -3233,51 +3233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion O. Harris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XZTFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Naessens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Baron Acevedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Minet-Kebdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.05.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-762" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003792" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namasivayam Elangovan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032512" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.10.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXJ4WHL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02181.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975041v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ram&#237;rez&#8208;serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhivko Minchev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J Pozo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shun Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-010820-012722" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12680" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Naessens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giordanengo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Baron Acevedo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Minet-Kebdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.05.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion O. Harris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S1XZTFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coustau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-762" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003792" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0307-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WRM28DDJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namasivayam Elangovan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Reichhart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032512" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.10.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXJ4WHL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02181.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>