--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -327,265 +327,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endométriose : et si l’activité physique aidait à combattre les symptômes ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic status as a predictor of motivational and affective experiences in physical education and physical activity intentions: a cross-sectional study in six European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Krommidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Borrueco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.ksktfnqkp⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2024.2321346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263856v1</w:t>
+                <w:t xml:space="preserve">hal-04704370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic status as a predictor of motivational and affective experiences in physical education and physical activity intentions: a cross-sectional study in six European countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endométriose : et si l’activité physique aidait à combattre les symptômes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Milane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2024.2321346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ksktfnqkp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704370v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivated To Teach, but Stressed Out by Teacher Education&amp;quot;: A Content Analysis of Self-Reported Sources of Stress and Motivation Among Preservice Teachers</w:t>
               </w:r>
@@ -982,51 +982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antecedents and mediators of the association between adolescents’ intention and physical activity: a cross-sectional study in seven European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Papaioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1322,265 +1322,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat motivationnel d’auto-détermination. Un moyen pour réduire les stratégies d'auto-handicap déclarées des élèves en EPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antecedents of primary school teachers’ need-supportive and need-thwarting styles in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+                <w:t xml:space="preserve">Leen Haerens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.961-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336x211004627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230477v1</w:t>
+                <w:t xml:space="preserve">hal-03228332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antecedents of primary school teachers’ need-supportive and need-thwarting styles in physical education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+                <w:t xml:space="preserve">Le climat motivationnel d’auto-détermination. Un moyen pour réduire les stratégies d'auto-handicap déclarées des élèves en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leen Haerens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">Karen Eugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228332v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validity Evidence of a Questionnaire on Teachers’ Value Orientations in Physical Education</w:t>
               </w:r>
@@ -1824,421 +1824,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Physical Activity during School Closures Imposed by the First Wave of the COVID-19 Pandemic: Physical Education Teachers’ Behaviors in France, Italy and Turkey</w:t>
+                <w:t xml:space="preserve">An experimental investigation of claimed self-handicapping strategies across motivational climates based on achievement goal and self-determination theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Gobbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenia Di Fronso</w:t>
+                <w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Colangelo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karen Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (24), pp.15. </w:t>
+              <w:t xml:space="preserve">Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17249431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01443410.2020.1746237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230479v1</w:t>
+                <w:t xml:space="preserve">hal-02531439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitions and behaviours of general practitioners in France regarding HPV vaccination: A theory-based systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting Physical Activity during School Closures Imposed by the First Wave of the COVID-19 Pandemic: Physical Education Teachers’ Behaviors in France, Italy and Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Mandrik</w:t>
+                <w:t xml:space="preserve">Erica Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Préau</w:t>
+                <w:t xml:space="preserve">Selenia Di Fronso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Herrero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandra Colangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106323⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (24), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17249431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287871v1</w:t>
+                <w:t xml:space="preserve">hal-03230479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of claimed self-handicapping strategies across motivational climates based on achievement goal and self-determination theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitions and behaviours of general practitioners in France regarding HPV vaccination: A theory-based systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Mandrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume R. Coudevylle</w:t>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Finez</w:t>
+                <w:t xml:space="preserve">Rolando Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Eugène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robin</w:t>
+                <w:t xml:space="preserve">Patricia Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.106323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01443410.2020.1746237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531439v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation autodéterminée</w:t>
               </w:r>
@@ -2250,51 +2250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2313,382 +2313,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need-supportive professional development in elementary school physical education: Effects of a cluster-randomized control trial on teachers’ motivating style and student physical activity.</w:t>
+                <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Tessier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Ntoumanis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Paquienseguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/spy0000119⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230480v1</w:t>
+                <w:t xml:space="preserve">hal-03230475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenter le temps d’enseignement de l’éducation physique et sportive à l’école primaire : sur quels facteurs peut-on agir ?</w:t>
+                <w:t xml:space="preserve">Need-supportive professional development in elementary school physical education: Effects of a cluster-randomized control trial on teachers’ motivating style and student physical activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Ntoumanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.218-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/spy0000119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.8406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03230473v1</w:t>
+                <w:t xml:space="preserve">hal-03230480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t>
+                <w:t xml:space="preserve">Augmenter le temps d’enseignement de l’éducation physique et sportive à l’école primaire : sur quels facteurs peut-on agir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (204), pp.33-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.8406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230475v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2719,51 +2719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Education Teachers’ Role to Motivate Students and Promote Physical Activity: An Introduction to Teaching Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien de Cocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Haerens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2827,64 +2827,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antecedents of Physical Education Teaching Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Haerens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis García-González; Katrien De Cocker; David González-Cutre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motivation in Physical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.115-135, 2025, </w:t>
@@ -2922,51 +2922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des élèves en EPS ; la motivation autodéterminée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,527 +3125,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE teachers' perceptions about IMPACT project strategies to promote students' physical activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+                <w:t xml:space="preserve">Teacher-initiated motivational climate, achievement goals and motivation: A multi-level approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Krommidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Syrmpas</w:t>
+                <w:t xml:space="preserve">Paul Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Digelidis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gokce Erturan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t>
+              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04910866v1</w:t>
+                <w:t xml:space="preserve">hal-04911454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the IMPACT-project online course on motivational climate in physical education and students’ physical activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Attilio Carraro</w:t>
+                <w:t xml:space="preserve">PE teachers' perceptions about IMPACT project strategies to promote students' physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Syrmpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Digelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Digelidis</w:t>
+                <w:t xml:space="preserve">Gokce Erturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04911307v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04910866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectively measured physical activity levels and their psychological determinants for adolescents in three European countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of the IMPACT-project online course on motivational climate in physical education and students’ physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Krommidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Loules</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Papaioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Digelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04911105v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04911307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher-initiated motivational climate, achievement goals and motivation: A multi-level approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Objectively measured physical activity levels and their psychological determinants for adolescents in three European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Krommidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Appleton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gokce Erturan</w:t>
+                <w:t xml:space="preserve">George Loules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911454v1</w:t>
+                <w:t xml:space="preserve">halshs-04911105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t>
               </w:r>
@@ -3769,90 +3769,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring pupils’ physical activity levels with accelerometers: Preliminary findings of IMPACT Project in France, Greece and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Krommidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Gobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
@@ -3920,64 +3920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Torregrossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giyasettin Demirhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Loules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
@@ -4019,51 +4019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l’activité physique des enfants et des adolescents dans et en dehors de l’EPS : le projet européen IMPACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bernetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,51 +4631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bollinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jehp.jehp_292_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Milane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23293691.2025.2582496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ksktfnqkp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borrueco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2321346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713663v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00224871231181374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bertollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2196670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eugene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Haerens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x211004627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Drouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva Boulley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1091367X.2021.1876067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gobbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenia Di Fronso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colangelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249431" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Herrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106323" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8406" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cocker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Syrmpas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Digelidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Loules" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appleton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyasettin Demirhan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bollinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jehp.jehp_292_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Milane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23293691.2025.2582496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borrueco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2321346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ksktfnqkp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713663v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00224871231181374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bertollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2196670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Haerens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x211004627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eugene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Drouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva Boulley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1091367X.2021.1876067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gobbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenia Di Fronso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colangelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249431" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Herrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8406" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cocker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appleton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Syrmpas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Digelidis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Loules" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyasettin Demirhan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>