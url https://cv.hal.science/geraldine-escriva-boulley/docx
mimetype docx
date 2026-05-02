--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1,4497 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4446 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> G&eacute;raldine Escriva-boulley </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CPJ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive factors of menstruation’s impact on adolescents’ daily, social, and academic lives: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gavens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education and Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/jehp.jehp_292_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting physical activity and limiting sedentary behaviors to manage pain in endometriosis: What are the psychosocial variables to take into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Reproductive Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23293691.2025.2582496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic status as a predictor of motivational and affective experiences in physical education and physical activity intentions: a cross-sectional study in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Borrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2024.2321346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endométriose : et si l’activité physique aidait à combattre les symptômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ksktfnqkp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivated To Teach, but Stressed Out by Teacher Education&amp;quot;: A Content Analysis of Self-Reported Sources of Stress and Motivation Among Preservice Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Azouaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00224871231181374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a physical activity and endometriosis-based education program delivered by videoconference on endometriosis symptoms: the CRESCENDO program (inCRease physical Exercise and Sport to Combat ENDOmetriosis) protocol study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lenôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-023-07792-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Changes in Physical Education Teachers’ Behaviors Promoting Physical Activity During the COVID-19 Pandemic Using an Integrated Motivational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Bertollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2021-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents and mediators of the association between adolescents’ intention and physical activity: a cross-sectional study in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2023.2196670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between parents’ and children’ implicit and explicit attitudes towards physical activity and sedentary behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (116), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat motivationnel d’auto-détermination. Un moyen pour réduire les stratégies d'auto-handicap déclarées des élèves en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coudevylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Eugene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents of primary school teachers’ need-supportive and need-thwarting styles in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.961-980. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336x211004627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validity Evidence of a Questionnaire on Teachers’ Value Orientations in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement in Physical Education and Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.250-265. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1091367X.2021.1876067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting the Situation in School Questionnaire to Examine Physical Education Teachers’ Motivating and Demotivating Styles Using a Circumplex Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vansteenkiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (14), pp.7342. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18147342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of claimed self-handicapping strategies across motivational climates based on achievement goal and self-determination theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. Coudevylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2020.1746237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity during School Closures Imposed by the First Wave of the COVID-19 Pandemic: Physical Education Teachers’ Behaviors in France, Italy and Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenia Di Fronso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitions and behaviours of general practitioners in France regarding HPV vaccination: A theory-based systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Mandrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106323. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation autodéterminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need-supportive professional development in elementary school physical education: Effects of a cluster-randomized control trial on teachers’ motivating style and student physical activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.218-234. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/spy0000119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le temps d’enseignement de l’éducation physique et sportive à l’école primaire : sur quels facteurs peut-on agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (204), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.8406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Education Teachers’ Role to Motivate Students and Promote Physical Activity: An Introduction to Teaching Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien de Cocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis García-González; Katrien De Cocker; David González-Cutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-92, 2025, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86908-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents of Physical Education Teaching Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis García-González; Katrien De Cocker; David González-Cutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.115-135, 2025, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86908-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des élèves en EPS ; la motivation autodéterminée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement de l’élève en EPS. D’une approche pluridisciplinaire aux perspectives professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.67-75, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to Move ? Exploring Women's Interest in Adapted Physical Activity for the Pelvic Floor: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les développements durables en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des données personnelles dans les projets de recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bohnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-initiated motivational climate, achievement goals and motivation: A multi-level approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Appleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokce Erturan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers' perceptions about IMPACT project strategies to promote students' physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Syrmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Digelidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokce Erturan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the IMPACT-project online course on motivational climate in physical education and students’ physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Digelidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectively measured physical activity levels and their psychological determinants for adolescents in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Loules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring pupils’ physical activity levels with accelerometers: Preliminary findings of IMPACT Project in France, Greece and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity, intention to be active and affective response to exercise in adolescents from France, Greece, Italy and Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giyasettin Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Loules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir l’activité physique des enfants et des adolescents dans et en dehors de l’EPS : le projet européen IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intergenerational transmission of implicit and explicit attitudes toward physical activity and sedentary behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd annual Congress of the European College of Sport Science, 4-7 Juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style motivationnel des professeurs des écoles et promotion de l'activité physique en EPS : efficacité d'une formation ancrée dans la théorie de l'autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Grenoble Alpes, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015GREAS011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01280371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4631,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bollinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jehp.jehp_292_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Milane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23293691.2025.2582496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borrueco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2321346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ksktfnqkp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713663v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00224871231181374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bertollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2196670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Haerens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x211004627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eugene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Drouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva Boulley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1091367X.2021.1876067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gobbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenia Di Fronso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colangelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249431" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Herrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8406" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cocker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appleton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Syrmpas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Digelidis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Loules" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyasettin Demirhan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280371v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bollinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jehp.jehp_292_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Milane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23293691.2025.2582496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borrueco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2321346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ksktfnqkp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713663v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00224871231181374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bertollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2196670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eugene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Haerens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x211004627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Drouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva Boulley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1091367X.2021.1876067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gobbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenia Di Fronso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colangelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249431" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Herrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8406" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cocker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appleton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Syrmpas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Digelidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Loules" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyasettin Demirhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4928,39 +482,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Géraldine Escriva-boulley</dc:title>
+  <dc:title>G&amp;eacute;raldine Escriva-boulley</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>