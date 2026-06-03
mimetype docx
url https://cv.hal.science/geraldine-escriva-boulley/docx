--- v2 (2026-05-02)
+++ v3 (2026-06-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> G&eacute;raldine Escriva-boulley </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CPJ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive factors of menstruation’s impact on adolescents’ daily, social, and academic lives: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gavens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education and Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/jehp.jehp_292_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting physical activity and limiting sedentary behaviors to manage pain in endometriosis: What are the psychosocial variables to take into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Reproductive Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23293691.2025.2582496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic status as a predictor of motivational and affective experiences in physical education and physical activity intentions: a cross-sectional study in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Borrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2024.2321346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endométriose : et si l’activité physique aidait à combattre les symptômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ksktfnqkp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivated To Teach, but Stressed Out by Teacher Education&amp;quot;: A Content Analysis of Self-Reported Sources of Stress and Motivation Among Preservice Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Azouaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00224871231181374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a physical activity and endometriosis-based education program delivered by videoconference on endometriosis symptoms: the CRESCENDO program (inCRease physical Exercise and Sport to Combat ENDOmetriosis) protocol study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lenôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-023-07792-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Changes in Physical Education Teachers’ Behaviors Promoting Physical Activity During the COVID-19 Pandemic Using an Integrated Motivational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Bertollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2021-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents and mediators of the association between adolescents’ intention and physical activity: a cross-sectional study in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2023.2196670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between parents’ and children’ implicit and explicit attitudes towards physical activity and sedentary behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (116), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat motivationnel d’auto-détermination. Un moyen pour réduire les stratégies d'auto-handicap déclarées des élèves en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coudevylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Eugene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents of primary school teachers’ need-supportive and need-thwarting styles in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.961-980. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336x211004627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validity Evidence of a Questionnaire on Teachers’ Value Orientations in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement in Physical Education and Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.250-265. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1091367X.2021.1876067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting the Situation in School Questionnaire to Examine Physical Education Teachers’ Motivating and Demotivating Styles Using a Circumplex Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vansteenkiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (14), pp.7342. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18147342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of claimed self-handicapping strategies across motivational climates based on achievement goal and self-determination theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. Coudevylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2020.1746237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity during School Closures Imposed by the First Wave of the COVID-19 Pandemic: Physical Education Teachers’ Behaviors in France, Italy and Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenia Di Fronso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitions and behaviours of general practitioners in France regarding HPV vaccination: A theory-based systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Mandrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106323. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation autodéterminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need-supportive professional development in elementary school physical education: Effects of a cluster-randomized control trial on teachers’ motivating style and student physical activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.218-234. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/spy0000119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le temps d’enseignement de l’éducation physique et sportive à l’école primaire : sur quels facteurs peut-on agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (204), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.8406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Education Teachers’ Role to Motivate Students and Promote Physical Activity: An Introduction to Teaching Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien de Cocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis García-González; Katrien De Cocker; David González-Cutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-92, 2025, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86908-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents of Physical Education Teaching Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis García-González; Katrien De Cocker; David González-Cutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.115-135, 2025, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86908-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des élèves en EPS ; la motivation autodéterminée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement de l’élève en EPS. D’une approche pluridisciplinaire aux perspectives professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.67-75, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to Move ? Exploring Women's Interest in Adapted Physical Activity for the Pelvic Floor: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les développements durables en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des données personnelles dans les projets de recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bohnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-initiated motivational climate, achievement goals and motivation: A multi-level approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Appleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokce Erturan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers' perceptions about IMPACT project strategies to promote students' physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Syrmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Digelidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokce Erturan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the IMPACT-project online course on motivational climate in physical education and students’ physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Digelidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectively measured physical activity levels and their psychological determinants for adolescents in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Loules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring pupils’ physical activity levels with accelerometers: Preliminary findings of IMPACT Project in France, Greece and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity, intention to be active and affective response to exercise in adolescents from France, Greece, Italy and Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giyasettin Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Loules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir l’activité physique des enfants et des adolescents dans et en dehors de l’EPS : le projet européen IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intergenerational transmission of implicit and explicit attitudes toward physical activity and sedentary behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd annual Congress of the European College of Sport Science, 4-7 Juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style motivationnel des professeurs des écoles et promotion de l'activité physique en EPS : efficacité d'une formation ancrée dans la théorie de l'autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Grenoble Alpes, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015GREAS011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01280371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> G&eacute;raldine Escriva-boulley </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CPJ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive factors of menstruation’s impact on adolescents’ daily, social, and academic lives: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gavens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Education and Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/jehp.jehp_292_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting physical activity and limiting sedentary behaviors to manage pain in endometriosis: What are the psychosocial variables to take into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Reproductive Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23293691.2025.2582496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endométriose : et si l’activité physique aidait à combattre les symptômes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ksktfnqkp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic status as a predictor of motivational and affective experiences in physical education and physical activity intentions: a cross-sectional study in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Borrueco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2024.2321346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivated To Teach, but Stressed Out by Teacher Education&amp;quot;: A Content Analysis of Self-Reported Sources of Stress and Motivation Among Preservice Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufian Azouaghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Núñez-Regueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75 (1), pp.76-91. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00224871231181374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a physical activity and endometriosis-based education program delivered by videoconference on endometriosis symptoms: the CRESCENDO program (inCRease physical Exercise and Sport to Combat ENDOmetriosis) protocol study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-André Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lenôtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.759. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-023-07792-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Changes in Physical Education Teachers’ Behaviors Promoting Physical Activity During the COVID-19 Pandemic Using an Integrated Motivational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Bertollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.2021-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents and mediators of the association between adolescents’ intention and physical activity: a cross-sectional study in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2023.2196670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des émotions et représentations dans le recours à la m-health chez les membres d’une communauté d’intérêt en ligne en lien avec le cancer, les Seintinelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (10), pp.1040-1050. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between parents’ and children’ implicit and explicit attitudes towards physical activity and sedentary behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (116), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents of primary school teachers’ need-supportive and need-thwarting styles in physical education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (4), pp.961-980. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336x211004627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat motivationnel d’auto-détermination. Un moyen pour réduire les stratégies d'auto-handicap déclarées des élèves en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coudevylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Eugene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 283, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validity Evidence of a Questionnaire on Teachers’ Value Orientations in Physical Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement in Physical Education and Exercise Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (3), pp.250-265. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1091367X.2021.1876067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting the Situation in School Questionnaire to Examine Physical Education Teachers’ Motivating and Demotivating Styles Using a Circumplex Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aelterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Vansteenkiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (14), pp.7342. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18147342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Physical Activity during School Closures Imposed by the First Wave of the COVID-19 Pandemic: Physical Education Teachers’ Behaviors in France, Italy and Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selenia Di Fronso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17249431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitions and behaviours of general practitioners in France regarding HPV vaccination: A theory-based systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Mandrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106323. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of claimed self-handicapping strategies across motivational climates based on achievement goal and self-determination theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume R. Coudevylle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Finez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2020.1746237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation autodéterminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need-supportive professional development in elementary school physical education: Effects of a cluster-randomized control trial on teachers’ motivating style and student physical activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Exercise, and Performance Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.218-234. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/spy0000119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le temps d’enseignement de l’éducation physique et sportive à l’école primaire : sur quels facteurs peut-on agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (204), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.8406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health interventions to help living with cancer: A systematic review of participants' engagement and psychosocial effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienseguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (12), pp.2677-2686. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.4867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Education Teachers’ Role to Motivate Students and Promote Physical Activity: An Introduction to Teaching Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien de Cocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis García-González; Katrien De Cocker; David González-Cutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-92, 2025, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86908-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedents of Physical Education Teaching Behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Haerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis García-González; Katrien De Cocker; David González-Cutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.115-135, 2025, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-86908-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des élèves en EPS ; la motivation autodéterminée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’engagement de l’élève en EPS. D’une approche pluridisciplinaire aux perspectives professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EP&amp;S, pp.67-75, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02028888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready to Move ? Exploring Women's Interest in Adapted Physical Activity for the Pelvic Floor: A qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Milane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les développements durables en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie des données personnelles dans les projets de recherche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bohnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectively measured physical activity levels and their psychological determinants for adolescents in three European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Loules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE teachers' perceptions about IMPACT project strategies to promote students' physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Syrmpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Digelidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokce Erturan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the IMPACT-project online course on motivational climate in physical education and students’ physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Digelidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher-initiated motivational climate, achievement goals and motivation: A multi-level approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalambos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Appleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokce Erturan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et usages des objets connectés et applications de santé chez les personnes ayant eu une expérience personnelle de cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Cancérologie du Cancéropôle CLARA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring pupils’ physical activity levels with accelerometers: Preliminary findings of IMPACT Project in France, Greece and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Krommidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Gobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity, intention to be active and affective response to exercise in adolescents from France, Greece, Italy and Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giyasettin Demirhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Loules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boulley-Escriva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology (FEPSAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir l’activité physique des enfants et des adolescents dans et en dehors de l’EPS : le projet européen IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Carraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intergenerational transmission of implicit and explicit attitudes toward physical activity and sedentary behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boiché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd annual Congress of the European College of Sport Science, 4-7 Juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of Digital Health Technology in different contexts: Why People Keep or Quit Using It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style motivationnel des professeurs des écoles et promotion de l'activité physique en EPS : efficacité d'une formation ancrée dans la théorie de l'autodétermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Escriva-Boulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Grenoble Alpes, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015GREAS011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01280371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bollinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jehp.jehp_292_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Milane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23293691.2025.2582496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borrueco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2321346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ksktfnqkp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713663v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00224871231181374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bertollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2196670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eugene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Haerens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x211004627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Drouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva Boulley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1091367X.2021.1876067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gobbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenia Di Fronso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colangelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249431" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Herrero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8406" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cocker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appleton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Syrmpas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Digelidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Loules" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyasettin Demirhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bollinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jehp.jehp_292_25" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373194v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Milane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23293691.2025.2582496" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ksktfnqkp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Papaioannou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Krommidas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Borrueco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2024.2321346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713663v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Escriva-Boulley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00224871231181374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Philip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warembourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Len&#244;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-023-07792-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821850v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Carraro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Bertollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2196670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.04.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Haerens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x211004627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coudevylle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eugene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Drouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Escriva Boulley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1091367X.2021.1876067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aelterman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Vansteenkiste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147342" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Gobbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selenia Di Fronso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Colangelo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249431" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mandrik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Herrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106323" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. Coudevylle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Boulley-Escriva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Eug&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2020.1746237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/spy0000119" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8406" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquienseguy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4867" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Cocker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86908-2_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Loules" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Syrmpas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Digelidis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokce Erturan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Appleton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988576v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Krommidas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giyasettin Demirhan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAS011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>