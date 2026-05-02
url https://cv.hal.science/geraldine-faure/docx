--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -823,290 +823,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet versus Dry Age-Related Macular Degeneration in Patients with Central Field Loss: Different Effects on Maximum Reading Speed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Hoffart</w:t>
+                <w:t xml:space="preserve">Modelling radiation spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shkol'Nik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (5), pp.2417-2424. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.375203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.09-056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440385v1</w:t>
+                <w:t xml:space="preserve">hal-00620757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling radiation spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuri Barinov</w:t>
+                <w:t xml:space="preserve">Wet versus Dry Age-Related Macular Degeneration in Patients with Central Field Loss: Different Effects on Maximum Reading Speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Barouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/37/375203⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (5), pp.2417-2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.09-056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00620757v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of emission spectrum of a discharge with two liquid non-metallic (tap-water) electrodes in air at atmospheric pressure</w:t>
               </w:r>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Barouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (5), </w:t>
@@ -1407,51 +1407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Barouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (2), </w:t>
@@ -2727,51 +2727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple generator of a stationary flow of non-equilibrium atmospheric-pressure plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Barinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Barinov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shkol'Nik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadfad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahfouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.04.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19318" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.13-13408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/14/3/03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BN07Q4ZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Barinov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375203" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KQ40JN3R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LFCBZSML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-5056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dudeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lino da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lino da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/15/305" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3W9LF4CF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaplan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/24/306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-257GDKLQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00160-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN7WPL61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/18/309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBZ38MV4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Shkol'Nik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/10/013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZVXP36GT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Coitout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1791.4249" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marboutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parisot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Brian&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barinov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Barinov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shkol'Nik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadfad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahfouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Elchinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2017.04.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hoffart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19318" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.13-13408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/14/3/03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BN07Q4ZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Barinov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-KQ40JN3R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Barouch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/37/375202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LFCBZSML-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-5056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515335v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dudeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lino da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lino da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aubreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fauchais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/35/15/305" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3W9LF4CF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaplan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/34/24/306" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-257GDKLQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0584-8547(01)00160-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN7WPL61-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/32/18/309" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JBZ38MV4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Shkol'Nik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/10/013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZVXP36GT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Coitout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1791.4249" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/29/1/012008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marboutin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menecier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parisot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamwi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Brian&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barinov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chagny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>