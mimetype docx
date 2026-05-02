--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -66,463 +66,463 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc binding to a conserved cysteine motif in STIM1 promotes clustering and SOCE activation</w:t>
+                <w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Alary</w:t>
+                <w:t xml:space="preserve">Lotfi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoriia Baksheeva</w:t>
+                <w:t xml:space="preserve">Rabia Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Beaumier</w:t>
+                <w:t xml:space="preserve">Maxime Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
+                <w:t xml:space="preserve">Grigorios Kyriatzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Villard</w:t>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.06.12.659323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370244v1</w:t>
+                <w:t xml:space="preserve">hal-05392802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc binding to a conserved motif in STIM1 induces clustering and SOCE activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia E. Baksheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Beaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12964-025-02499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc binding to a conserved cysteine motif in STIM1 promotes clustering and SOCE activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Baksheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Beaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Ferhat</w:t>
+                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Soussi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+                <w:t xml:space="preserve">Claude Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.06.12.659323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392802v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel single-domain antibodies targeting a unique transferrin receptor 1 epitope for cross-species delivery of drugs in the central nervous system</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cresci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,130 +642,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Kyriatzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392993v1</w:t>
@@ -776,130 +776,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigorios Kyriatzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379842v1</w:t>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Desplantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Debreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (36), pp.18098-18108. </w:t>
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02274412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational and experimental study to develop E-selectin targeted peptides for molecular imaging applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of highly versatile peptide-vectors that bind non-competitively to the low-density lipoprotein receptor for in vivo targeting and delivery of small molecules and protein cargos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carina Fernandes</w:t>
+                <w:t xml:space="preserve">Pascaline Lecorché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjiao Liu</w:t>
+                <w:t xml:space="preserve">Aude Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Sorbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Ilbert</w:t>
+                <w:t xml:space="preserve">Karima Abouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/fmc-2018-0244⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0191052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132464v1</w:t>
+                <w:t xml:space="preserve">hal-01765841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of highly versatile peptide-vectors that bind non-competitively to the low-density lipoprotein receptor for in vivo targeting and delivery of small molecules and protein cargos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion David</w:t>
+                <w:t xml:space="preserve">A computational and experimental study to develop E-selectin targeted peptides for molecular imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carina Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Lecorché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Masse</w:t>
+                <w:t xml:space="preserve">Teresa Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Faucon</w:t>
+                <w:t xml:space="preserve">Lia Christina Appold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Abouzid</w:t>
+                <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0191052. </w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (23), pp.2695-2711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0191052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4155/fmc-2018-0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765841v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane cholesterol depletion as a trigger of Nav1.9 channel‐mediated inflammatory pain</w:t>
               </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amsalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Poilbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thevenard-Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.5375. </w:t>
@@ -1628,51 +1628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lotierzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1032. </w:t>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and in Vivo Validation of Peptide Vectors Targeting the LDL Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Lecorché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Malcor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optical biosensor assay for rapid dual detection of Botulinum neurotoxins A and E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surface plasmon resonance approach to monitor toxin interactions with an isolated voltage-gated sodium channel paddle motif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Martin-Eauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bosmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,1947 +2223,1813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CK2-regulated schwannomin-interacting protein IQCJ-SCHIP-1 association with AnkG contributes to the maintenance of the axon initial segment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rueda-Boroni</w:t>
+                <w:t xml:space="preserve">Direct biosensor detection of botulinum neurotoxin endopeptidase activity in sera from patients with type A botulism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mazuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13158⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57C, pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082397v1</w:t>
+                <w:t xml:space="preserve">inserm-00958576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycan Dependence of Galectin-3 Self-Association Properties</w:t>
+                <w:t xml:space="preserve">Tetrodotoxin-resistant voltage-gated sodium channel Na v 1.8 constitutively interacts with ankyrin G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Halimi</w:t>
+                <w:t xml:space="preserve">Audrey Montersino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annafrancesca Rigato</w:t>
+                <w:t xml:space="preserve">Anna Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Byrne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
+                <w:t xml:space="preserve">Geraldine Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+                <w:t xml:space="preserve">Stephanie Angles d'Ortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (11), pp.e111836. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (1), pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.12785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01356877v1</w:t>
+                <w:t xml:space="preserve">hal-01772912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrodotoxin-resistant voltage-gated sodium channel Na v 1.8 constitutively interacts with ankyrin G</w:t>
+                <w:t xml:space="preserve">Glycan Dependence of Galectin-3 Self-Association Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Montersino</w:t>
+                <w:t xml:space="preserve">Hubert Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Brachet</w:t>
+                <w:t xml:space="preserve">Annafrancesca Rigato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Ferracci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Fache</w:t>
+                <w:t xml:space="preserve">Deborah Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Angles d'Ortoli</w:t>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 131 (1), pp.33-41. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e111836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.12785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772912v1</w:t>
+                <w:t xml:space="preserve">inserm-01356877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct biosensor detection of botulinum neurotoxin endopeptidase activity in sera from patients with type A botulism.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Popoff</w:t>
+                <w:t xml:space="preserve">Low-density lipoprotein receptor-related protein-1 mediates endocytic clearance of tissue inhibitor of metalloproteinases-1 and promotes its cytokine-like activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Verzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Etique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e103839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00958576v1</w:t>
+                <w:t xml:space="preserve">hal-01718192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-density lipoprotein receptor-related protein-1 mediates endocytic clearance of tissue inhibitor of metalloproteinases-1 and promotes its cytokine-like activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albin Jeanne</w:t>
+                <w:t xml:space="preserve">A substrate sensor chip to assay the enzymatic activity of Botulinum neurotoxin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Grand-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103839⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.276-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2013.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718192v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A substrate sensor chip to assay the enzymatic activity of Botulinum neurotoxin A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
+                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2013.05.032⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958814v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of exocytotic glutamate release from retinal glia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Slezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Grosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Niemiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Tanimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pannicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 74 (3), pp.504-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2012.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">A label-free biosensor assay for botulinum neurotoxin B in food and human serum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mazuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 410 (2), pp.281-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447666v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A label-free biosensor assay for botulinum neurotoxin B in food and human serum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural insights into the exquisite selectivity of neurexin/neuroligin synaptic interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Comoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Conrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon U Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (14), pp.2461-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2010.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2010.11.045⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00751523v1</w:t>
+                <w:t xml:space="preserve">hal-00625337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the exquisite selectivity of neurexin/neuroligin synaptic interactions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Daily changes in synaptic innervation of VIP neurons in the rat suprachiasmatic nucleus: contribution of glutamatergic afferents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon U Garcia</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2010.123⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.359-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.07071.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625337v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily changes in synaptic innervation of VIP neurons in the rat suprachiasmatic nucleus: contribution of glutamatergic afferents.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A protein chip membrane-capture assay for botulinum neurotoxin activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Moreno</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunji Kozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Miquelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 233 (3), pp.439-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2008.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.07071.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00482298v1</w:t>
+                <w:t xml:space="preserve">hal-00396764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein chip membrane-capture assay for botulinum neurotoxin activity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Protein kinase CK2 contributes to the organization of sodium channels in axonal membranes by regulating their interactions with ankyrin G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raymond Miquelis</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 183 (6), pp.1101 - 1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.200805169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2008.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00396764v1</w:t>
+                <w:t xml:space="preserve">hal-01701558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase CK2 contributes to the organization of sodium channels in axonal membranes by regulating their interactions with ankyrin G</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mammalian peptidylglycine alpha-amidating monooxygenase mRNA expression can be modulated by the La autoantigen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Borch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delfino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (17), pp.7505-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MCB.25.17.7505-7521.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00151012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4310,51 +4176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Alary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Baksheeva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Beaumier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.12.659323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05467116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia E. Baksheeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-025-02499-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Soussi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kyriatzis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02274412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Flores" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desplantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Debreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1908051116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Fernandes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sorbo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Christina Appold" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2018-0244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lecorch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Faucon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abouzid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amsalem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Poilbout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delmas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Padilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201797349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard-Devy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05039-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01513204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lotierzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01198-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17953" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klingler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda-Boroni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13158" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bosmans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.201411268" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vacher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halimi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111836" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montersino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brachet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ferracci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Angles d'Ortoli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12785" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00958576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.02.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grand-Masson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.05.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Slezak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Grosche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Niemiec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tanimoto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.03.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marconi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jover" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.11.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NG9K35F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Girardet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.07071.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2JBLNT2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Berthomieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunji Kozaki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miquelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2008.09.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMP576NL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brechet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200805169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00151012v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dussault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Borch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delfino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.17.7505-7521.2005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Soussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kyriatzis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100527" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05467116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Alary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia E. Baksheeva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Beaumier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-025-02499-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Baksheeva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.06.12.659323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02274412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Flores" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez-Franco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desplantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Debreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/PNAS.1908051116" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lecorch&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Faucon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carina Fernandes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sorbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Christina Appold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2018-0244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amsalem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Poilbout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delmas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Padilla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201797349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard-Devy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Devy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05039-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01513204v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lotierzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01198-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01708826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17953" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klingler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rueda-Boroni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13158" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bosmans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bougis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1085/jgp.201411268" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00958576v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.02.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Montersino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brachet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ferracci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Angles d'Ortoli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.12785" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01356877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Halimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafrancesca Rigato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Byrne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111836" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Grand-Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.05.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728041v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Slezak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Grosche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Niemiec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tanimoto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pannicke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2012.03.027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751523v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marconi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jover" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2010.11.045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NG9K35F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Girardet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Moreno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.07071.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2JBLNT2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Berthomieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunji Kozaki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Miquelis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2008.09.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMP576NL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Brechet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fache" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200805169" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00151012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brenet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dussault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Borch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delfino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.17.7505-7521.2005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>